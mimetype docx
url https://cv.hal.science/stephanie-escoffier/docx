--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -236,51 +236,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (200)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (211)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -361,831 +361,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First detections from the galaxy cluster workflow</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): From spectrograms to spectra: the SIR spectroscopic Processing Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bhargava</w:t>
+                <w:t xml:space="preserve">Y Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Benoist</w:t>
+                <w:t xml:space="preserve">M Fumana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H Gonzalez</w:t>
+                <w:t xml:space="preserve">C Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Maturi</w:t>
+                <w:t xml:space="preserve">P.N Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B Melin</w:t>
+                <w:t xml:space="preserve">R Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017127v1</w:t>
+                <w:t xml:space="preserve">hal-05324521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). A probabilistic classification of quenched galaxies</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Strong Lensing Discovery Engine C: Finding lenses with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Corcho-Caballero</w:t>
+                <w:t xml:space="preserve">N.E.P Lines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Ascasibar</w:t>
+                <w:t xml:space="preserve">T.E Collett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Verdoes Kleijn</w:t>
+                <w:t xml:space="preserve">M Walmsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C Lovell</w:t>
+                <w:t xml:space="preserve">K Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G de Lucia</w:t>
+                <w:t xml:space="preserve">T Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017744v1</w:t>
+                <w:t xml:space="preserve">hal-05316639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Strong Lensing Discovery Engine C: Finding lenses with machine learning</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). A probabilistic classification of quenched galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E.P Lines</w:t>
+                <w:t xml:space="preserve">P Corcho-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.E Collett</w:t>
+                <w:t xml:space="preserve">Y Ascasibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Walmsley</w:t>
+                <w:t xml:space="preserve">G. Verdoes Kleijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Rojas</w:t>
+                <w:t xml:space="preserve">C.C Lovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Li</w:t>
+                <w:t xml:space="preserve">G de Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316639v1</w:t>
+                <w:t xml:space="preserve">hal-05017744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): From spectrograms to spectra: the SIR spectroscopic Processing Function</w:t>
+                <w:t xml:space="preserve">Euclid preparation. The impact of redshift interlopers on the two-point correlation function analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Copin</w:t>
+                <w:t xml:space="preserve">I Risso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fumana</w:t>
+                <w:t xml:space="preserve">A Veropalumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mancini</w:t>
+                <w:t xml:space="preserve">E Branchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.N Appleton</w:t>
+                <w:t xml:space="preserve">E Maragliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Chary</w:t>
+                <w:t xml:space="preserve">S de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 707, pp.A233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324521v1</w:t>
+                <w:t xml:space="preserve">hal-05066953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Extending the quest for little red dots to z&amp;lt;4</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First detections from the galaxy cluster workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bisigello</w:t>
+                <w:t xml:space="preserve">S Bhargava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rodighiero</w:t>
+                <w:t xml:space="preserve">C Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fotopoulou</w:t>
+                <w:t xml:space="preserve">A.H Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ricci</w:t>
+                <w:t xml:space="preserve">M Maturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Jahnke</w:t>
+                <w:t xml:space="preserve">J.-B Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324523v1</w:t>
+                <w:t xml:space="preserve">hal-05017127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Methodology for derivation of IPC-corrected conversion gain of nonlinear CMOS APS</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Using mock Low Surface Brightness dwarf galaxies to probe Wide Survey detection capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Le Graet</w:t>
+                <w:t xml:space="preserve">M Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secroun</w:t>
+                <w:t xml:space="preserve">P.-A Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tourneur-Silvain</w:t>
+                <w:t xml:space="preserve">M Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Gillard</w:t>
+                <w:t xml:space="preserve">A.A Nucita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Fourmanoit</w:t>
+                <w:t xml:space="preserve">A Venhola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 705, pp.A138. </w:t>
+              <w:t xml:space="preserve">, 2026, 707, pp.A229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279351v1</w:t>
+                <w:t xml:space="preserve">hal-05279403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. Non-Gaussianity of 2-point statistics likelihood: Precise analysis of the matter power spectrum distribution</w:t>
               </w:r>
@@ -1299,35815 +1299,36109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid : Early Release Observations – The star cluster systems of the Local Group dwarf galaxies IC 10 and NGC 6822</w:t>
+                <w:t xml:space="preserve">Euclid: Methodology for derivation of IPC-corrected conversion gain of nonlinear CMOS APS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Howell</w:t>
+                <w:t xml:space="preserve">J Le Graet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferguson</w:t>
+                <w:t xml:space="preserve">A Secroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Larsen</w:t>
+                <w:t xml:space="preserve">M Tourneur-Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lançon</w:t>
+                <w:t xml:space="preserve">W Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Annibali</w:t>
+                <w:t xml:space="preserve">N Fourmanoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 706, pp.A185. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 705, pp.A138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05515519v1</w:t>
+                <w:t xml:space="preserve">hal-05279351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Early Release Observations. A combined strong and weak lensing solution for Abell 2390 beyond its virial radius</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Extending the quest for little red dots to z&amp;lt;4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M Diego</w:t>
+                <w:t xml:space="preserve">L Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Congedo</w:t>
+                <w:t xml:space="preserve">G Rodighiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gavazzi</w:t>
+                <w:t xml:space="preserve">S Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Schrabback</w:t>
+                <w:t xml:space="preserve">F Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Atek</w:t>
+                <w:t xml:space="preserve">K Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 706, pp.A83. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191078v1</w:t>
+                <w:t xml:space="preserve">hal-05324523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: An emulator for baryonic effects on the matter bispectrum</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Full-shape modelling of 2-point and 3-point correlation functions in real space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A Burger</w:t>
+                <w:t xml:space="preserve">M Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Veropalumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Aricò</w:t>
+                <w:t xml:space="preserve">A Pugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Linke</w:t>
+                <w:t xml:space="preserve">M Moresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.E Angulo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.C Broxterman</w:t>
+                <w:t xml:space="preserve">E Sefusatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 705, pp.A170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556061⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 707, pp.A228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164891v1</w:t>
+                <w:t xml:space="preserve">hal-05165649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Active galactic nuclei identification using diffusion-based inpainting of Euclid VIS images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid: Early Release Observations. A combined strong and weak lensing solution for Abell 2390 beyond its virial radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Stevens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Fotopoulou</w:t>
+                <w:t xml:space="preserve">G. Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N Bremer</w:t>
+                <w:t xml:space="preserve">R. Gavazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Matamoro Zatarain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K Jahnke</w:t>
+                <w:t xml:space="preserve">T. Schrabback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554612⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 706, pp.A83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317222v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First Euclid statistical study of galaxy mergers and their connection to active galactic nuclei</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid : The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Wang</w:t>
+                <w:t xml:space="preserve">G. Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Margalef-Bentabol</w:t>
+                <w:t xml:space="preserve">A. Grazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gabarra</w:t>
+                <w:t xml:space="preserve">G. Rodighiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Toba</w:t>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554579⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 706, pp.A371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316624v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05536197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: The flat-sky approximation for the clustering of Euclid's photometric galaxies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid : Early Release Observations – The star cluster systems of the Local Group dwarf galaxies IC 10 and NGC 6822</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Durrer</w:t>
+                <w:t xml:space="preserve">J. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">A. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Tutusaus</w:t>
+                <w:t xml:space="preserve">S. Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Altieri</w:t>
+                <w:t xml:space="preserve">A. Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Annibali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557773⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 706, pp.A185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338907v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05515519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Estimating galaxy physical properties using CatBoost chained regressors with attention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Predicting star-forming galaxy scaling relations with the spectral stacking code SpectraPyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A.C Cunha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Bisigello</w:t>
+                <w:t xml:space="preserve">S Quai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tortora</w:t>
+                <w:t xml:space="preserve">L Pozzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">M Talia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cassata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 702, pp.A74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452468⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 707, pp.A232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066898v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: TBD. The impact of line-of-sight projections on the covariance between galaxy cluster multi-wavelength observable properties -- insights from hydrodynamic simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid: Photometric redshift calibration with self-organising maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Saro</w:t>
+                <w:t xml:space="preserve">W Roster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Andreon</w:t>
+                <w:t xml:space="preserve">A.H Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Biviano</w:t>
+                <w:t xml:space="preserve">H Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Dolag</w:t>
+                <w:t xml:space="preserve">R Reischke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A282. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451347⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 707, pp.A277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830664v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Sensitivity to neutrino parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Archidiacono</w:t>
+                <w:t xml:space="preserve">Euclid preparation: The NISP spectroscopy channel, on ground performance and calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Lesgourgues</w:t>
+                <w:t xml:space="preserve">T Maciaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Casas</w:t>
+                <w:t xml:space="preserve">E Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pamuk</w:t>
+                <w:t xml:space="preserve">F Grupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Schöneberg</w:t>
+                <w:t xml:space="preserve">A Costille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 693, pp.A58. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 707, pp.A227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581883v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: Determining the weak lensing mass accuracy and precision for galaxy clusters</w:t>
+                <w:t xml:space="preserve">Euclid: An emulator for baryonic effects on the matter bispectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ingoglia</w:t>
+                <w:t xml:space="preserve">P.A Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sereno</w:t>
+                <w:t xml:space="preserve">G Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Farrens</w:t>
+                <w:t xml:space="preserve">L Linke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Giocoli</w:t>
+                <w:t xml:space="preserve">R.E Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Baumont</w:t>
+                <w:t xml:space="preserve">J.C Broxterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.A280. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 705, pp.A170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701123v1</w:t>
+                <w:t xml:space="preserve">hal-05164891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation LXXIII. Spatially resolved stellar populations of local galaxies with Euclid: A proof of concept using synthetic images with the TNG50 simulation</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Overview of Euclid infrared detector performance from ground tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Abdurro'Uf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Tortora</w:t>
+                <w:t xml:space="preserve">B Kubik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baes</w:t>
+                <w:t xml:space="preserve">R Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nersesian</w:t>
+                <w:t xml:space="preserve">J Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Kovacic</w:t>
+                <w:t xml:space="preserve">S Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Secroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 702, pp.A72. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 707, pp.A230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316395v1</w:t>
+                <w:t xml:space="preserve">hal-05191092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Angular power spectra from discrete observations</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Active galactic nuclei identification using diffusion-based inpainting of Euclid VIS images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Tessore</w:t>
+                <w:t xml:space="preserve">G Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Joachimi</w:t>
+                <w:t xml:space="preserve">M.N Bremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Loureiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G Cañas-Herrera</w:t>
+                <w:t xml:space="preserve">T. Matamoro Zatarain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 694, pp.A141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452018⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685451v1</w:t>
+                <w:t xml:space="preserve">hal-05317222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). LEMON -- Lens Modelling with Neural networks. Automated and fast modelling of Euclid gravitational lenses with a singular isothermal ellipsoid mass profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation: TBD. Cosmic Dawn Survey: evolution of the galaxy stellar mass function across 0.2&amp;lt;z&amp;lt;6.5 measured over 10 square degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Zalesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Busillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Tortora</w:t>
+                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.B Metcalf</w:t>
+                <w:t xml:space="preserve">G Murphree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W Nightingale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Meneghetti</w:t>
+                <w:t xml:space="preserve">I Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomicheskii Vestnik / Solar System Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554538⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 708, pp.A104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017764v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. III. The NISP Instrument</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Euclid VI. NISP-P optical ghosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Venemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Jahnke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T Maciaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 697, pp.A3. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 707, pp.A226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592144v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 1. Numerical methods and validation</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): Euclid spectroscopy of QSOs. 1. Identification and redshift determination of 3500 bright QSOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Adamek</w:t>
+                <w:t xml:space="preserve">Y Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Fiorini</w:t>
+                <w:t xml:space="preserve">R Bouwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baldi</w:t>
+                <w:t xml:space="preserve">K.I Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Brando</w:t>
+                <w:t xml:space="preserve">D Vergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A Breton</w:t>
+                <w:t xml:space="preserve">M Scialpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A230. </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202558490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701124v1</w:t>
+                <w:t xml:space="preserve">hal-05423497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) Exploring galaxy properties with a multi-modal foundation model</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First Euclid statistical study of galaxy mergers and their connection to active galactic nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Siudek</w:t>
+                <w:t xml:space="preserve">A La Marca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Huertas-Company</w:t>
+                <w:t xml:space="preserve">L Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Smith</w:t>
+                <w:t xml:space="preserve">B Margalef-Bentabol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
+                <w:t xml:space="preserve">L Gabarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lanusse</w:t>
+                <w:t xml:space="preserve">Y Toba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324519v1</w:t>
+                <w:t xml:space="preserve">hal-05316624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. IV. The NISP Calibration Unit</w:t>
+                <w:t xml:space="preserve">Euclid preparation: The flat-sky approximation for the clustering of Euclid's photometric galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hormuth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Schirmer</w:t>
+                <w:t xml:space="preserve">W.L Matthewson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G.-Y Lee</w:t>
+                <w:t xml:space="preserve">R Durrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Scott</w:t>
+                <w:t xml:space="preserve">S Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450345⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 707, pp.A234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592140v1</w:t>
+                <w:t xml:space="preserve">hal-05338907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation LX. The use of HST images as input for weak-lensing image simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation: Towards a DR1 application of higher-order weak lensing statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Tewes</w:t>
+                <w:t xml:space="preserve">S Vinciguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Gillis</w:t>
+                <w:t xml:space="preserve">F Bouchè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hoekstra</w:t>
+                <w:t xml:space="preserve">N Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Castiblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Uhlemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 694, pp.A262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451587⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 707, pp.A235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903756v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Angular power spectra from discrete observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+                <w:t xml:space="preserve">N Tessore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Achúcarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Adamek</w:t>
+                <w:t xml:space="preserve">B Joachimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cañas-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 694, pp.A141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592159v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Estimating galaxy physical properties using CatBoost chained regressors with attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bisigello</w:t>
+                <w:t xml:space="preserve">A Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gandolfi</w:t>
+                <w:t xml:space="preserve">P.A.C Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tortora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.01489⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454442v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: Extracting physical parameters from galaxies with machine learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Euclid preparation LXXIII. Spatially resolved stellar populations of local galaxies with Euclid: A proof of concept using synthetic images with the TNG50 simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Abdurro'Uf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tortora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nersesian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Nemani</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Kovacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453111⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928376v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. II. The VIS Instrument</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Sensitivity to neutrino parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Awan</w:t>
+                <w:t xml:space="preserve">M Archidiacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Azzollini</w:t>
+                <w:t xml:space="preserve">J Lesgourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pamuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Schöneberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450996⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592354v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The Cosmic Dawn Survey (DAWN) of the Euclid Deep and Auxiliary Fields</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation: TBD. The impact of line-of-sight projections on the covariance between galaxy cluster multi-wavelength observable properties -- insights from hydrodynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Toft</w:t>
+                <w:t xml:space="preserve">A Ragagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.B Sanders</w:t>
+                <w:t xml:space="preserve">A Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Andreon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Biviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Dolag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451849⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.A282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679170v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Observational expectations for redshift z&lt;7 active galactic nuclei in the Euclid Wide and Deep surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Landt</w:t>
+                <w:t xml:space="preserve">Euclid preparation: Determining the weak lensing mass accuracy and precision for galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ingoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Farrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giocoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A250. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 695, pp.A280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04592290v1</w:t>
+                <w:t xml:space="preserve">hal-04701123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Deep learning true galaxy morphologies for weak lensing shear bias calibration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Jansen</w:t>
+                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurro Uf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Achúcarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A283. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452129⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701127v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Lanusse</w:t>
+                <w:t xml:space="preserve">Euclid. III. The NISP Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Maciaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412177v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmology with voids from the Nancy Grace Roman Space Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Massara</w:t>
+                <w:t xml:space="preserve">Euclid. IV. The NISP Calibration Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hormuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G.-Y Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae07d9⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769654v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 4. Constraints on $f(R)$ models from the photometric primary probes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Carrilho</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) Exploring galaxy properties with a multi-modal foundation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Siudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452184⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701126v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. LXXIV. Euclidised observations of Hubble Frontier Fields and CLASH galaxy clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Rosati</w:t>
+                <w:t xml:space="preserve">Euclid preparation LX. The use of HST images as input for weak-lensing image simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Scognamiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Schrabback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553984⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 694, pp.A262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262930v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Exploring the properties of proto-clusters in the Simulated Euclid Wide Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 1. Numerical methods and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Adamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451683⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666197v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation LXX. Forecasting detection limits for intracluster light in the Euclid Wide Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Kluge</w:t>
+                <w:t xml:space="preserve">Euclid: The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodighiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553887⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.01489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016966v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Star clusters in IC 342, NGC 2403, and Holmberg II</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). LEMON -- Lens Modelling with Neural networks. Automated and fast modelling of Euclid gravitational lenses with a singular isothermal ellipsoid mass profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Busillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tortora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B Metcalf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W Nightingale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554661⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05381420v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Photometric redshift calibration with the clustering redshifts technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Hildebrandt</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Observational expectations for redshift z&lt;7 active galactic nuclei in the Euclid Wide and Deep surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Selwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N Bremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Landt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 702, pp.A155. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 693, pp.A250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05088172v1</w:t>
+                <w:t xml:space="preserve">hal-04592290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: LXXVI. Simulating thousands of Euclid spectroscopic skies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid. II. The VIS Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Salvalaggio</w:t>
+                <w:t xml:space="preserve">M Cropper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Castro</w:t>
+                <w:t xml:space="preserve">A Al-Bahlawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Amiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Azzollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556459⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05484080v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation LXI. Cosmic Dawn Survey: ‘Pre-launch’ multiwavelength catalogues for Euclid Deep Field North and Euclid Deep Field Fornax</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.B Sanders</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Deep learning true galaxy morphologies for weak lensing shear bias calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Csizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Schrabback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451857⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.A283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679187v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 2. Results from non-standard simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.-A Winther</w:t>
+                <w:t xml:space="preserve">Euclid preparation: Extracting physical parameters from galaxies with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nersesian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Andreadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Nemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452185⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701125v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Sensitivity to non-standard particle dark matter model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.K Giri</w:t>
+                <w:t xml:space="preserve">Euclid preparation. The Cosmic Dawn Survey (DAWN) of the Euclid Deep and Auxiliary Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Zalesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451611⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631618v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Early Release Observations of ram-pressure stripping in the Perseus cluster. Detection of parsec scale star formation with in the low surface brightness stripped tails of UGC 2665 and MCG +07-07-070</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Exploring the properties of proto-clusters in the Simulated Euclid Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lançon</w:t>
+                <w:t xml:space="preserve">H Böhringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Cucciati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dannerbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 701, pp.A40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554836⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096577v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The imprint of cosmic voids from the DESI Legacy Survey DR9 Luminous Red Galaxies in the Planck 2018 lensing map through spectroscopically calibrated mocks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation LXX. Forecasting detection limits for intracluster light in the Euclid Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Cousinou</w:t>
+                <w:t xml:space="preserve">C Bellhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kovács</w:t>
+                <w:t xml:space="preserve">J.B Golden-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P Bamford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A Hatch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453562⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187936v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Detecting globular clusters in the Euclid survey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 4. Constraints on $f(R)$ models from the photometric primary probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cantiello</w:t>
+                <w:t xml:space="preserve">K Koyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pamuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Carrilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450851⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.A233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592257v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The impact of relativistic redshift-space distortions on two-point clustering statistics from the Euclid wide spectroscopic survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. LXXIV. Euclidised observations of Hubble Frontier Fields and CLASH galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Porciani</w:t>
+                <w:t xml:space="preserve">P Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Salvalaggio</w:t>
+                <w:t xml:space="preserve">G Angora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Aghanim</w:t>
+                <w:t xml:space="preserve">L Bazzanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rosati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452480⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 702, pp.A73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726231v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. LXXII. Three-dimensional galaxy clustering in configuration space: Two-point correlation function estimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Viel</w:t>
+                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Siudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 700, pp.A78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553927⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05204999v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmological inference including massive neutrinos from the matter power spectrum: biases induced by uncertainties in the covariance matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bel</w:t>
+                <w:t xml:space="preserve">Cosmology with voids from the Nancy Grace Roman Space Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Verza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Degni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hamaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Massara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347164⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 993 (2), pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ae07d9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143255v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. V. The Flagship galaxy mock catalogue: a comprehensive simulation for the Euclid mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid: Star clusters in IC 342, NGC 2403, and Holmberg II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S S Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M N Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Annibali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J Castander</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J Carretero</w:t>
+                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450853⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 703, pp.A113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592210v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05381420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt; : Early Release Observations – Interplay between dwarf galaxies and their globular clusters in the Perseus galaxy cluster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bethermin</w:t>
+                <w:t xml:space="preserve">Euclid: Photometric redshift calibration with the clustering redshifts technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. d'Assignies Doumerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Ilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554667⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05392858v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: Towards a DR1 application of higher-order weak lensing statistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid: Early Release Observations of ram-pressure stripping in the Perseus cluster. Detection of parsec scale star formation with in the low surface brightness stripped tails of UGC 2665 and MCG +07-07-070</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koshy George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kümmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Vinciguerra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C Uhlemann</w:t>
+                <w:t xml:space="preserve">A Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557573⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 701, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327702v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring astrophysics and cosmology with individual compact binary coalescences and their gravitational-wave stochastic background</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euclid preparation LXI. Cosmic Dawn Survey: ‘Pre-launch’ multiwavelength catalogues for Euclid Deep Field North and Euclid Deep Field Fornax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Zalesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 701, pp.A36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555124⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019169v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXI. The effect of the variations in photometric passbands on photometric-redshift accuracy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Dubath</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Simulations and nonlinearities beyond $\Lambda$CDM. 2. Results from non-standard simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rácz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.C Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-A Winther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 681, pp.A66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346993⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268683v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XLI. Galaxy power spectrum modelling in real space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Crocce</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Sensitivity to non-standard particle dark matter model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lesgourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Schwagereit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bucko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Parimbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348939⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326406v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: LII. Forecast impact of super-sample covariance on 3x2pt analysis with Euclid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Tutusaus</w:t>
+                <w:t xml:space="preserve">The imprint of cosmic voids from the DESI Legacy Survey DR9 Luminous Red Galaxies in the Planck 2018 lensing map through spectroscopically calibrated mocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Cousinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348389⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 700, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273958v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Data Release of the Dark Energy Spectroscopic Instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Aldering</w:t>
+                <w:t xml:space="preserve">Euclid preparation: LXXVI. Simulating thousands of Euclid spectroscopic skies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parimbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elkhashab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salvalaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ad3217⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.A306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127785v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05484080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Scientific Program for the Dark Energy Spectroscopic Instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. Detecting globular clusters in the Euclid survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Voggel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G Adame</w:t>
+                <w:t xml:space="preserve">T Saifollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Aguilar</w:t>
+                <w:t xml:space="preserve">S.S Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ahlen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G Aldering</w:t>
+                <w:t xml:space="preserve">M Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ad0b08⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127783v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXV. Covariance model validation for the 2-point correlation function of galaxy clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. The impact of relativistic redshift-space distortions on two-point clustering statistics from the Euclid wide spectroscopic survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y Elkhashab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bertacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Porciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Salvalaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fumagalli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Costanzi</w:t>
+                <w:t xml:space="preserve">Nabila Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245540⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892184v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XXXVII. Galaxy colour selections with Euclid and ground photometry for cluster weak-lensing analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. LXXII. Three-dimensional galaxy clustering in configuration space: Two-point correlation function estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Keihänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.F Lesci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Sereno</w:t>
+                <w:t xml:space="preserve">A. Viitanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Radovich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L Bisigello</w:t>
+                <w:t xml:space="preserve">M. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 684, pp.A139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348743⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 700, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324289v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XLVIII. The pre-launch Science Ground Segment simulation framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmological inference including massive neutrinos from the matter power spectrum: biases induced by uncertainties in the covariance matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gouyou Beauchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baratta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Serrano</w:t>
+                <w:t xml:space="preserve">W. Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hudelot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Jullo</w:t>
+                <w:t xml:space="preserve">J. Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 690, pp.A103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202349128⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726399v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXVIII. Spectroscopy of active galactic nuclei with NISP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Calderone</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt; : Early Release Observations – Interplay between dwarf galaxies and their globular clusters in the Perseus galaxy cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saifollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bethermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 685, pp.A108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348326⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 703, pp.A184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04585195v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05392858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. LensMC, weak lensing cosmic shear measurement with forward modelling and Markov Chain Monte Carlo sampling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring astrophysics and cosmology with individual compact binary coalescences and their gravitational-wave stochastic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ferraiuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mastrogiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kajfasz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450617⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 701, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566000v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards cosmology with Void Lensing: how to find voids sensitive to weak-lensing and numerically interpret them</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euclid. V. The Flagship galaxy mock catalogue: a comprehensive simulation for the Euclid mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J Castander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fosalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Stadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/067⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326856v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. L. Calibration of the linear halo bias in $\Lambda(\nu)$CDM cosmologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Borgani</w:t>
+                <w:t xml:space="preserve">Euclid Preparation. XXXVII. Galaxy colour selections with Euclid and ground photometry for cluster weak-lensing analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F Lesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Radovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451230⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 684, pp.A139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700348v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Castellano</w:t>
+                <w:t xml:space="preserve">Validation of the Scientific Program for the Dark Energy Spectroscopic Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G Adame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ahlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
+              <w:t xml:space="preserve">Astron.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167 (2), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ad0b08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470553v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation: XL. Impact of magnification on spectroscopic galaxy clustering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXV. Covariance model validation for the 2-point correlation function of galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 685, pp.A167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348628⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287587v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Forecasting the recovery of galaxy physical properties and their relations with template-fitting and machine-learning methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.A.C Cunha</w:t>
+                <w:t xml:space="preserve">The Early Data Release of the Dark Energy Spectroscopic Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G Adame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ahlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451425⟩</w:t>
+              <w:t xml:space="preserve">Astron.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168 (2), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ad3217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659735v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Improving cosmological constraints using a new multi-tracer method with the spectroscopic and photometric samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isaac Tutusaus Lleixa</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XLVIII. The pre-launch Science Ground Segment simulation framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Pollack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 690, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450368⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 690, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202349128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553145v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: XXXVI. Modelling of the weak lensing angular power spectrum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Aghanim</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXI. The effect of the variations in photometric passbands on photometric-redshift accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Coupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alvarez-Ayllon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dubath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomicheskii Vestnik / Solar System Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346110⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998732v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXIV. The effect of linear redshift-space distortions in photometric galaxy clustering and its cross-correlation with cosmic shear</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Euclid preparation: LII. Forecast impact of super-sample covariance on 3x2pt analysis with Euclid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gouyou Beauchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Tutusaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347870⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205044v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: XLIX. Selecting active galactic nuclei using observed colours</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Allevato</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XLI. Galaxy power spectrum modelling in real space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pezzotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moradinezhad Dizgah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Crocce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450446⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.A216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04764774v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Modelling spectroscopic clustering on mildly nonlinear scales in beyond-$\Lambda$CDM models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Carrilho</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXVIII. Spectroscopy of active galactic nuclei with NISP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Allevato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Marinucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Pietroni</w:t>
+                <w:t xml:space="preserve">G. Calderone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348784⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308845v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04585195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXII. Evaluating the weak lensing cluster mass biases using the Three Hundred Project hydrodynamical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. LensMC, weak lensing cosmic shear measurement with forward modelling and Markov Chain Monte Carlo sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giocoli</w:t>
+                <w:t xml:space="preserve">L Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meneghetti</w:t>
+                <w:t xml:space="preserve">A.N Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rasia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Borgani</w:t>
+                <w:t xml:space="preserve">N Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Despali</w:t>
+                <w:t xml:space="preserve">C.A.J Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 681, pp.A67. </w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991062v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation XXXIII. Characterization of convolutional neural networks for the identification of galaxy-galaxy strong lensing events</w:t>
+                <w:t xml:space="preserve">Towards cosmology with Void Lensing: how to find voids sensitive to weak-lensing and numerically interpret them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Leuzzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R.B Metcalf</w:t>
+                <w:t xml:space="preserve">Renan Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Moscardini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Cousinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jullo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 06 (06), pp.067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174681v1</w:t>
+                <w:t xml:space="preserve">hal-04326856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation - XXXIX. The effect of baryons on the Halo Mass Function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Dolag</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 685, pp.A109. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 689, pp.A274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04273972v1</w:t>
+                <w:t xml:space="preserve">hal-04470553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Optical emission-line predictions of intermediate-z galaxy populations in GAEA for the Euclid Deep and Wide Surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Fontanot</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Forecasting the recovery of galaxy physical properties and their relations with template-fitting and machine-learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Enia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pozzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A.C Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449500⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455731v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XLII. A unified catalogue-level reanalysis of weak lensing by galaxy clusters in five imaging surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Baumont</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Improving cosmological constraints using a new multi-tracer method with the spectroscopic and photometric samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Tutusaus Lleixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A252. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 690, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04556441v1</w:t>
+                <w:t xml:space="preserve">hal-04553145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrophysics with the Laser Interferometer Space Antenna</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Baghi</w:t>
+                <w:t xml:space="preserve">Euclid preparation. L. Calibration of the linear halo bias in $\Lambda(\nu)$CDM cosmologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 691, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41114-022-00041-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03759542v1</w:t>
+                <w:t xml:space="preserve">hal-04700348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXVI. The Euclid Morphology Challenge: Towards structural parameters for billions of galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Castellano</w:t>
+                <w:t xml:space="preserve">Euclid Preparation: XL. Impact of magnification on spectroscopic galaxy clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Jelic-Cizmek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sorrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245042⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.A167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841727v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXII. Selection of quiescent galaxies from mock photometry using machine learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+                <w:t xml:space="preserve">Euclid preparation: XXXVI. Modelling of the weak lensing angular power spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kitching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.A138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03866216v1</w:t>
+                <w:t xml:space="preserve">hal-03998732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXIX. Water ice in spacecraft part I: The physics of ice formation and contamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Martin-Fleitas</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXIV. The effect of linear redshift-space distortions in photometric galaxy clustering and its cross-correlation with cosmic shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Tanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346635⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105058v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXV. The Euclid Morphology Challenge: Towards model-fitting photometry for billions of galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Kuchner</w:t>
+                <w:t xml:space="preserve">Euclid preparation: XLIX. Selecting active galactic nuclei using observed colours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tortora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Allevato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 671, pp.A101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245041⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841758v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04764774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXX. Performance assessment of the NISP Red-Grism through spectroscopic simulations for the Wide and Deep surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Sirignano</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Modelling spectroscopic clustering on mildly nonlinear scales in beyond-$\Lambda$CDM models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Carrilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pietroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346177⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447271v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Deleuil : « L’astrophysique, une passion depuis toujours ! »</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euclid preparation. XXXII. Evaluating the weak lensing cluster mass biases using the Three Hundred Project hydrodynamical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giocoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202376024⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.A67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241498v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Forecasts from the void-lensing cross-correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Paganin</w:t>
+                <w:t xml:space="preserve">Euclid Preparation XXXIII. Characterization of convolutional neural networks for the identification of galaxy-galaxy strong lensing events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Leuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Angora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B Metcalf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Moscardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244445⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.A68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737493v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXIII. Derivation of galaxy physical properties with deep machine learning using mock fluxes and H-band images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Brescia</w:t>
+                <w:t xml:space="preserve">Euclid preparation - XXXIX. The effect of baryons on the Halo Mass Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Costanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Dolag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac3810⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03947319v2</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DESI Survey Validation: Results from Visual Inspection of Bright Galaxies, Luminous Red Galaxies, and Emission Line Galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.M. Davis</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Optical emission-line predictions of intermediate-z galaxy populations in GAEA for the Euclid Deep and Wide Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Scharré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hirschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G de Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fontanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aca5fa⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765863v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmology with the Laser Interferometer Space Antenna</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicola Bartolo</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XLII. A unified catalogue-level reanalysis of weak lensing by galaxy clusters in five imaging surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Farrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ingoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F Lesci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Rev.Rel.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41114-023-00045-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669190v1</w:t>
+                <w:t xml:space="preserve">hal-04556441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXIV. Calibration of the halo mass function in Λ(ν)CDM cosmologies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astrophysics with the Laser Interferometer Space Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bocquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Borgani</w:t>
+                <w:t xml:space="preserve">Pau Amaro-Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Arca Sedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Askar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244674⟩</w:t>
+              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41114-022-00041-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-04079759v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XXVIII. Forecasts for 10 different higher-order weak lensing statistics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. XXVI. The Euclid Morphology Challenge: Towards structural parameters for billions of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Burger</w:t>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kuchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 675, pp.A120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346017⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 671, pp.A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986111v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXVII. A UV-NIR spectral atlas of compact planetary nebulae for wavelength calibration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W Gillard</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXII. Selection of quiescent galaxies from mock photometry using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. C. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346252⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 671, pp.A99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062455v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Cosmological forecasts from the void size function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Sahlén</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXIX. Water ice in spacecraft part I: The physics of ice formation and contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Thürmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cropper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin-Fleitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 675, pp.A142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03691899v1</w:t>
+                <w:t xml:space="preserve">hal-04105058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Instrumentation for the Dark Energy Spectroscopic Instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David M. Alexander</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXV. The Euclid Morphology Challenge: Towards model-fitting photometry for billions of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kuchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac882b⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689519v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New horizons for fundamental physics with LISA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XXX. Performance assessment of the NISP Red-Grism through spectroscopic simulations for the Wide and Deep surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gabarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodriguez Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rodighiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.G. Arun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Berti</w:t>
+                <w:t xml:space="preserve">C Sirignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Rev.Rel.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41114-022-00036-9⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 676, pp.A34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713249v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for z &amp;gt; 6 galaxies within the Euclid Deep Survey (Corrigendum)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Deleuil : « L’astrophysique, une passion depuis toujours ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950e⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202376024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935710v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seventeenth data release of the Sloan Digital Sky Surveys: Complete release of MaNGA, MaStar, and APOGEE-2 data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romina Ahumada</w:t>
+                <w:t xml:space="preserve">Euclid: Forecasts from the void-lensing cross-correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paganin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac4414⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 670, pp.A47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737954v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for $z&amp;gt;6$ galaxies within the Euclid Deep Survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
+                <w:t xml:space="preserve">Euclid preparation. XXIII. Derivation of galaxy physical properties with deep machine learning using mock fluxes and H-band images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Conselice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 520 (3), pp.3529-3548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac3810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866172v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03947319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation - XX. The Complete Calibration of the Color–Redshift Relation survey: LBT observations and data release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Snigula</w:t>
+                <w:t xml:space="preserve">The DESI Survey Validation: Results from Visual Inspection of Bright Galaxies, Luminous Red Galaxies, and Emission Line Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Wen Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tojeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xavier Prochaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243604⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 943 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aca5fa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737445v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular systematics-free cosmological analysis of galaxy clustering in configuration space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Bautista</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXIV. Calibration of the halo mass function in Λ(ν)CDM cosmologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac560⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416454v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04079759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Forecasts from redshift-space distortions and the Alcock-Paczynski test with cosmic voids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Verza</w:t>
+                <w:t xml:space="preserve">Cosmology with the Laser Interferometer Space Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142073⟩</w:t>
+              <w:t xml:space="preserve">Living Rev.Rel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41114-023-00045-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426564v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Completed SDSS-IV Extended Baryon Oscillation Spectroscopic Survey: Growth rate of structure measurement from cosmic voids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seshadri Nadathur</w:t>
+                <w:t xml:space="preserve">Euclid Preparation. XXVIII. Forecasts for 10 different higher-order weak lensing statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac828⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 675, pp.A120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917155v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Completed SDSS-IV Extended Baryon Oscillation Spectroscopic Survey: N-body mock challenge for galaxy clustering measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Héctor Gil-Marín</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXVII. A UV-NIR spectral atlas of compact planetary nebulae for wavelength calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3955⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.A172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917305v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: N-body Mock Challenge for the eBOSS Emission Line Galaxy Sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John A. Peacock</w:t>
+                <w:t xml:space="preserve">Euclid: Cosmological forecasts from the void size function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Contarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Verza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahlén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab1150⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 667, pp.A162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917304v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: Cosmological implications from two decades of spectroscopic surveys at the Apache Point Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian E. Bautista</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for z &amp;gt; 6 galaxies within the Euclid Deep Survey (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. van Mierlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. I. Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.083533⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 668, pp.C3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911947v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitation and the Universe from large scale-structures: The GAUSS mission concept Mapping the cosmic web up to the reionization era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Codis</w:t>
+                <w:t xml:space="preserve">Overview of the Instrumentation for the Dark Energy Spectroscopic Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abareshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ahlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09717-9⟩</w:t>
+              <w:t xml:space="preserve">Astron.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164 (5), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ac882b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150572v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the growth of structure around cosmic voids in eBOSS DR14</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New horizons for fundamental physics with LISA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.G. Arun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enis Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Benkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Hawken</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Escoffier</w:t>
+                <w:t xml:space="preserve">Emanuele Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06, pp.012. </w:t>
+              <w:t xml:space="preserve">Living Rev.Rel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2020/06/012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41114-022-00036-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338345v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: geometry and growth from the anisotropic void-galaxy correlation function in the luminous red galaxy sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The seventeenth data release of the Sloan Digital Sky Surveys: Complete release of MaNGA, MaStar, and APOGEE-2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Woodfinden</w:t>
+                <w:t xml:space="preserve">Abdurro'Uf Abdurro'Uf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will J. Percival</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julian Bautista</w:t>
+                <w:t xml:space="preserve">Katherine Accetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3074⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259 (2), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac4414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917444v1</w:t>
+                <w:t xml:space="preserve">hal-03737954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clustering of the SDSS-IV extended Baryon Oscillation Spectroscopic Survey DR16 luminous red galaxy and emission line galaxy samples: cosmic distance and structure growth measurements using multiple tracers in configuration space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shadab Alam</w:t>
+                <w:t xml:space="preserve">Euclid preparation - XX. The Complete Calibration of the Color–Redshift Relation survey: LBT observations and data release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Nicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fabricius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guglielmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Snigula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2593⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 664, pp.A196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917303v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 16th Data Release of the Sloan Digital Sky Surveys: First Release from the APOGEE-2 Southern Survey and Full Release of eBOSS Spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott Anderson</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for $z&amp;gt;6$ galaxies within the Euclid Deep Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Mierlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, pp.A200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab929e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02916285v1</w:t>
+                <w:t xml:space="preserve">hal-03866172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: measurement of the BAO and growth rate of structure of the luminous red galaxy sample from the anisotropic correlation function between redshifts 0.6 and 1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId605" w:history="1">
+                <w:t xml:space="preserve">Angular systematics-free cosmological analysis of galaxy clustering in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fromenteau</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 500 (1), pp.736-762. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 512 (1), pp.1341-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02917310v1</w:t>
+                <w:t xml:space="preserve">hal-03416454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: Growth rate of structure measurement from anisotropic clustering analysis in configuration space between redshift 0.6 and 1.1 for the Emission Line Galaxy sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudio Gorgoni</w:t>
+                <w:t xml:space="preserve">Euclid: Forecasts from redshift-space distortions and the Alcock-Paczynski test with cosmic voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Contarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Verza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3050⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 658, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917301v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: measurement of the BAO and growth rate of structure of the luminous red galaxy sample from the anisotropic power spectrum between redshifts 0.6 and 1.0</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain de La Torre</w:t>
+                <w:t xml:space="preserve">The Completed SDSS-IV Extended Baryon Oscillation Spectroscopic Survey: Growth rate of structure measurement from cosmic voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Cousinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J. Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seshadri Nadathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 498 (2), pp.2492-2531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2455⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 513 (3), pp.186-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917311v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: Large-scale structure catalogs for cosmological analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephen Bailey</w:t>
+                <w:t xml:space="preserve">The Completed SDSS-IV Extended Baryon Oscillation Spectroscopic Survey: N-body mock challenge for galaxy clustering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziano Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter D. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeongin Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian E. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Gil-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 498 (2), pp.2354-2371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2416⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 505, pp.377-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917308v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astro2020 Science White Paper: Inflation and Dark Energy from Spectroscopy at $z &gt; 2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Behzad Ansarinejad</w:t>
+                <w:t xml:space="preserve">The Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: N-body Mock Challenge for the eBOSS Emission Line Galaxy Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Tamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Peacock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 504, pp.4667-4686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab1150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116530v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astro2020 Science White Paper: Cosmological Synergies Enabled by Joint Analysis of Multi-probe data from WFIRST, Euclid, and LSST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacobo Asorey</w:t>
+                <w:t xml:space="preserve">Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: Cosmological implications from two decades of spectroscopic surveys at the Apache Point Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian E. Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (8), pp.083533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.083533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915474v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fifteenth Data Release of the Sloan Digital Sky Surveys: First Release of MaNGA-derived Quantities, Data Visualization Tools, and Stellar Library</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brett Andrews</w:t>
+                <w:t xml:space="preserve">Gravitation and the Universe from large scale-structures: The GAUSS mission concept Mapping the cosmic web up to the reionization era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Castender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aaf651⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (3), pp.1623-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09717-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020976v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of cosmic void characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. -J Hawken</w:t>
+                <w:t xml:space="preserve">The clustering of the SDSS-IV extended Baryon Oscillation Spectroscopic Survey DR16 luminous red galaxy and emission line galaxy samples: cosmic distance and structure growth measurements using multiple tracers in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gong-Bo Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver H. E. Philcox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadab Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Comput.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ascom.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 498 (3), pp.3470-3483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806985v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astro2020 Science White Paper: Messengers from the Early Universe: Cosmic Neutrinos and Other Light Relics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevork Abazajian</w:t>
+                <w:t xml:space="preserve">The 16th Data Release of the Sloan Digital Sky Surveys: First Release from the APOGEE-2 Southern Survey and Full Release of eBOSS Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Ahumada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab929e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080700v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing gravity with galaxy-galaxy lensing and redshift-space distortions using CFHT-Stripe 82, CFHTLenS and BOSS CMASS datasets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Giocoli</w:t>
+                <w:t xml:space="preserve">The completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: geometry and growth from the anisotropic void-galaxy correlation function in the luminous red galaxy sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seshadri Nadathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Woodfinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will J. Percival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834629⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (3), pp.4140-4157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088587v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fourteenth Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the Extended Baryon Oscillation Spectroscopic Survey and from the Second Phase of the Apache Point Observatory Galactic Evolution Experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andres Almeida</w:t>
+                <w:t xml:space="preserve">Constraints on the growth of structure around cosmic voids in eBOSS DR14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Cousinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa9e8a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2020/06/012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787805v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scale of cosmic homogeneity as a standard ruler</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adam James Hawken</w:t>
+                <w:t xml:space="preserve">The Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: measurement of the BAO and growth rate of structure of the luminous red galaxy sample from the anisotropic correlation function between redshifts 0.6 and 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian E. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Vargas Magana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fromenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/12/014⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500 (1), pp.736-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914457v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 13th Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the SDSS-IV Survey Mapping Nearby Galaxies at Apache Point Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott Anderson</w:t>
+                <w:t xml:space="preserve">The Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: Growth rate of structure measurement from anisotropic clustering analysis in configuration space between redshift 0.6 and 1.1 for the Emission Line Galaxy sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Tamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Raichoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Gorgoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa8992⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (4), pp.5527-5546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669537v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sloan Digital Sky Survey IV: Mapping the Milky Way, Nearby Galaxies, and the Distant Universe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Prieto</w:t>
+                <w:t xml:space="preserve">The Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: measurement of the BAO and growth rate of structure of the luminous red galaxy sample from the anisotropic power spectrum between redshifts 0.6 and 1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Gil-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian E. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Vargas-Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7567⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 498 (2), pp.2492-2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593779v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clustering of galaxies in the completed SDSS-III Baryon Oscillation Spectroscopic Survey: cosmological analysis of the DR12 galaxy sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
+                <w:t xml:space="preserve">The Completed SDSS-IV extended Baryon Oscillation Spectroscopic Survey: Large-scale structure catalogs for cosmological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley J. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Tojeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadab Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Bailey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Bizyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 470 (3), pp.2617-2652. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 498 (2), pp.2354-2371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01582830v1</w:t>
+                <w:t xml:space="preserve">hal-02917308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipole analysis of redshift-space distortions around cosmic voids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Escoffier</w:t>
+                <w:t xml:space="preserve">Astro2020 Science White Paper: Inflation and Dark Energy from Spectroscopy at $z &gt; 2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muntazir Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ansarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (3), pp.72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582894v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Cosmology and Gravity from the Dynamics of Voids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Escoffier</w:t>
+                <w:t xml:space="preserve">Astro2020 Science White Paper: Cosmological Synergies Enabled by Joint Analysis of Multi-probe data from WFIRST, Euclid, and LSST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason D. Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ansarinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Asorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Astro2020: Decadal Survey on Astronomy and Astrophysics, 51 (3), pp.201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01462219v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDSS-IV eBOSS emission-line galaxy pilot survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-P. Kneib</w:t>
+                <w:t xml:space="preserve">The Fifteenth Data Release of the Sloan Digital Sky Surveys: First Release of MaNGA-derived Quantities, Data Visualization Tools, and Stellar Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Ahumada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527377⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 240 (2), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aaf651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441175v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power law cosmology model comparison with CMB scale information</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Zolnierowski</w:t>
+                <w:t xml:space="preserve">Multivariate analysis of cosmic void characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -C Cousinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -J Hawken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.103511⟩</w:t>
+              <w:t xml:space="preserve">Astron.Comput.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ascom.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380073v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clustering of galaxies in the SDSS-III Baryon Oscillation Spectroscopic Survey: single-probe measurements from CMASS anisotropic galaxy clustering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio J. Cuesta</w:t>
+                <w:t xml:space="preserve">Astro2020 Science White Paper: Messengers from the Early Universe: Cosmic Neutrinos and Other Light Relics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wallisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevork Abazajian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (7), pp.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw1535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01434359v1</w:t>
+                <w:t xml:space="preserve">hal-02080700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SDSS-IV extended Baryon Oscillation Spectroscopic Survey: Overview and Early Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franco D. Albareti</w:t>
+                <w:t xml:space="preserve">Testing gravity with galaxy-galaxy lensing and redshift-space distortions using CFHT-Stripe 82, CFHTLenS and BOSS CMASS datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Cousinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giocoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-6256/151/2/44⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 627, pp.A137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440706v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eleventh and Twelfth Data Releases of the Sloan Digital Sky Survey: Final Data from SDSS-III</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott F. Anderson</w:t>
+                <w:t xml:space="preserve">The scale of cosmic homogeneity as a standard ruler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierros Ntelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam James Hawken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/219/1/12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/12/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01223398v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 0.1 &lt; z &lt; 1.65 evolution of the bright end of the [OII] luminosity function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Violeta Gonzalez-Perez</w:t>
+                <w:t xml:space="preserve">The Fourteenth Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the Extended Baryon Oscillation Spectroscopic Survey and from the Second Phase of the Apache Point Observatory Galactic Evolution Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Abolfathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424767⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235 (2), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa9e8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01290112v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES constrains a blazar origin of two IceCube PeV neutrino events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">The clustering of galaxies in the completed SDSS-III Baryon Oscillation Spectroscopic Survey: cosmological analysis of the DR12 galaxy sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metin Ata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Bizyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 470 (3), pp.2617-2652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01300542v1</w:t>
+                <w:t xml:space="preserve">hal-01582830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for clustering in the time integrated skymap of the ANTARES neutrino telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sloan Digital Sky Survey IV: Mapping the Milky Way, Nearby Galaxies, and the Distant Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Blanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Bershady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Bela Abolfathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco D. Albareti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/05/001⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071593v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Neutrino Emission from the Fermi Bubbles with the ANTARES Telescope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">The 13th Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the SDSS-IV Survey Mapping Nearby Galaxies at Apache Point Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco D. Albareti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Andres Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2701-6⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 233 (2), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa8992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071201v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tenth Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the SDSS-III Apache Point Observatory Galactic Evolution Experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott F. Anderson</w:t>
+                <w:t xml:space="preserve">Multipole analysis of redshift-space distortions around cosmic voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Hamaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Cousinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/211/2/17⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07, pp.014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2017/07/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00903677v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">Constraints on Cosmology and Gravity from the Dynamics of Voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Sutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.091302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.091302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00988069v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01462219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">SDSS-IV eBOSS emission-line galaxy pilot survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raichoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441852v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clustering of galaxies in the SDSS-III Baryon Oscillation Spectroscopic Survey: Baryon Acoustic Oscillations in the Data Release 10 and 11 galaxy samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bhardwaj</w:t>
+                <w:t xml:space="preserve">The clustering of galaxies in the SDSS-III Baryon Oscillation Spectroscopic Survey: single-probe measurements from CMASS anisotropic galaxy clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Hsun Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Pellejero-Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu523⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 461 (4), pp.3781-3793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw1535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01223440v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Power law cosmology model comparison with CMB scale information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zolnierowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (10), pp.103511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.103511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071564v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clustering of Galaxies in the SDSS-III Baryon Oscillation Spectroscopic Survey: potential systematics in fitting of baryon acoustic feature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ross O'Connell</w:t>
+                <w:t xml:space="preserve">The SDSS-IV extended Baryon Oscillation Spectroscopic Survey: Overview and Early Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle S. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean -Paul Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will J. Percival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco D. Albareti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1681⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-6256/151/2/44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551983v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Point-like and extended neutrino sources close to the Galactic Centre using the ANTARES neutrino Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">The Eleventh and Twelfth Data Releases of the Sloan Digital Sky Survey: Final Data from SDSS-III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco D. Albareti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott F. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/786/1/L5⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/219/1/12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071600v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01223398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">The 0.1 &lt; z &lt; 1.65 evolution of the bright end of the [OII] luminosity function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Gonzalez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 575, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012135v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01290112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId770" w:history="1">
+                <w:t xml:space="preserve">ANTARES constrains a blazar origin of two IceCube PeV neutrino events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677745v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01300542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First search for neutrinos in correlation with gamma-ray bursts with the ANTARES neutrino telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId778" w:history="1">
+                <w:t xml:space="preserve">High-frequency internal wave motions at the ANTARES site in the deep Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/03/006⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.507-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-014-0702-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00863234v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00988069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion cone for the 3-inch PMTs of the KM3NeT optical modules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Aiello</w:t>
+                <w:t xml:space="preserve">The Tenth Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the SDSS-III Apache Point Observatory Galactic Evolution Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Alexandroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott F. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/03/T03006⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/211/2/17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00863859v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00903677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized correlation function estimator for galaxy surveys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searches for clustering in the time integrated skymap of the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Bautista</w:t>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Ch. Hamilton</w:t>
+                <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. G. Busca</w:t>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Aubourg</w:t>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05, pp.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/05/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135392v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Baryon Oscillation Spectroscopic Survey of SDSS-III</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Aubourg</w:t>
+                <w:t xml:space="preserve">A Search for Neutrino Emission from the Fermi Bubbles with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/145/1/10⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.2701,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2701-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00731047v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection potential of the KM3NeT detector for high-energy neutrinos from the Fermi bubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId769" w:history="1">
+                <w:t xml:space="preserve">Constraining the neutrino emission of gravitationally lensed Flat-Spectrum Radio Quasars with ANTARES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Aiello</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.11.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2014/11/017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00730989v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Emission Line Galaxy Surveys with the Sloan Digital Sky Survey Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ealet</w:t>
+                <w:t xml:space="preserve">The clustering of galaxies in the SDSS-III Baryon Oscillation Spectroscopic Survey: Baryon Acoustic Oscillations in the Data Release 10 and 11 galaxy samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beutler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 428 (2), pp.1498-1517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts127⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00719510v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01223440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for muon neutrinos from gamma-ray bursts with the ANTARES neutrino telescope using 2008 to 2011 data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId769" w:history="1">
+                <w:t xml:space="preserve">A search for time dependent neutrino emission from microquasars with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322169⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3-4, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jheap.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135470v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on dark matter annihilation in the Sun using the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">The clustering of Galaxies in the SDSS-III Baryon Oscillation Spectroscopic Survey: potential systematics in fitting of baryon acoustic feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Vargas-Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoying Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/11/032⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445 (1), pp.2-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071611v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId769" w:history="1">
+                <w:t xml:space="preserve">Searches for Point-like and extended neutrino sources close to the Galactic Centre using the ANTARES neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 786, pp.L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/786/1/L5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00709861v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00861705v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic bias of color-selected BAO tracers by joint clustering--weak-lensing analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Shan</w:t>
+                <w:t xml:space="preserve">Expansion cone for the 3-inch PMTs of the KM3NeT optical modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt797⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.T03006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/8/03/T03006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00865316v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00863859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId778" w:history="1">
+                <w:t xml:space="preserve">Search for a correlation between ANTARES neutrinos and Pierre Auger Observatory UHECRs arrival directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 774, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/1/19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00660651v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00677745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId778" w:history="1">
+                <w:t xml:space="preserve">First search for neutrinos in correlation with gamma-ray bursts with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1303, pp.006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/03/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677756v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00863234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">An optimized correlation function estimator for galaxy surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vargas-Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ch. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. G. Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554, pp.A131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855216v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId769" w:history="1">
+                <w:t xml:space="preserve">Detection potential of the KM3NeT detector for high-energy neutrinos from the Fermi bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 42, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677713v1</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00730989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final Analysis of Proton Form Factor Ratio Data at $\mathbf{Q^2 =}$ 4.0, 4.8, and 5.6 GeV$\mathbf{^2}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Pentchev</w:t>
+                <w:t xml:space="preserve">The Baryon Oscillation Spectroscopic Survey of SDSS-III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott F. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.045203⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/145/1/10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00575008v1</w:t>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00731047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Investigating Emission Line Galaxy Surveys with the Sloan Digital Sky Survey Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zoubian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428 (2), pp.1498-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626477v1</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00719510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId769" w:history="1">
+                <w:t xml:space="preserve">Search for muon neutrinos from gamma-ray bursts with the ANTARES neutrino telescope using 2008 to 2011 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 559, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00708572v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ninth Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the SDSS-III Baryon Oscillation Spectroscopic Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothy Anderton</w:t>
+                <w:t xml:space="preserve">First results on dark matter annihilation in the Sun using the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/21⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/11/032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757305v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId769" w:history="1">
+                <w:t xml:space="preserve">Measurement of the atmospheric $\nu_\mu$ energy spectrum from 100 GeV to 200 TeV with the ANTARES telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73, pp.2606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2606-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00709863v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00861705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">Stochastic bias of color-selected BAO tracers by joint clustering--weak-lensing analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schimd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 433, pp.1146-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626650v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00865316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm for Muon Track Reconstruction and its Application to the ANTARES Neutrino Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId778" w:history="1">
+                <w:t xml:space="preserve">A First Search for coincident Gravitational Waves and High Energy Neutrinos using LIGO, Virgo and ANTARES data from 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06, pp.008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2013/06/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00561019v1</w:t>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00709861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">É. Aubourg</w:t>
+                <w:t xml:space="preserve">Measurement of the Group Velocity of Light in Sea Water at the ANTARES Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/193/2/29⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.552-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591478v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00660651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId837" w:history="1">
+                <w:t xml:space="preserve">Search for Relativistic Magnetic Monopoles with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Ameli</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.634-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00593848v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00677713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId837" w:history="1">
+                <w:t xml:space="preserve">The Positioning System of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.T08002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/08/T08002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00605777v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00677756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDSS-III: Massive Spectroscopic Surveys of the Distant Universe, the Milky Way Galaxy, and Extra-Solar Planetary Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+                <w:t xml:space="preserve">Search for Cosmic Neutrino Point Sources with Four Year Data of the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-6256/142/3/72⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 760, pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637x/760/1/53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662779v1</w:t>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Final Analysis of Proton Form Factor Ratio Data at $\mathbf{Q^2 =}$ 4.0, 4.8, and 5.6 GeV$\mathbf{^2}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. R. Puckett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Brash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pentchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.045203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.045203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00545854v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00575008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId778" w:history="1">
+                <w:t xml:space="preserve">A method for detection of muon induced electromagnetic showers with the ANTARES detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 675, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722474v1</w:t>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00626477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId769" w:history="1">
+                <w:t xml:space="preserve">Search for Neutrino Emission from Gamma-Ray Flaring Blazars with the ANTARES Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.204-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00626444v1</w:t>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00708572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: &amp;quot;The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III&amp;quot; (2011, ApJS, 193, 29)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Aubourg</w:t>
+                <w:t xml:space="preserve">Measurement of Atmospheric Neutrino Oscillations with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/195/2/26⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 714, pp.224-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00706734v1</w:t>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00709863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">The Ninth Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the SDSS-III Baryon Oscillation Spectroscopic Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Alexandroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott F. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Anderton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203 (2), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/2/21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00561381v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid subduction in the deep North Western Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId873" w:history="1">
+                <w:t xml:space="preserve">The ANTARES Telescope Neutrino Alert System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Anvar</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/osd-7-739-2010⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.530-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03625649v1</w:t>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00626650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId837" w:history="1">
+                <w:t xml:space="preserve">A Fast Algorithm for Muon Track Reconstruction and its Application to the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.652-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00474914v1</w:t>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00561019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.002⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/193/2/29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441853v1</w:t>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to ``Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope'' [Astroparticle Physics 33 (2) (2010) 86-90]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId770" w:history="1">
+                <w:t xml:space="preserve">ANTARES: the first undersea neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.02.006⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 656, pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801099v1</w:t>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00593848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId837" w:history="1">
+                <w:t xml:space="preserve">Acoustic and optical variations during rapid downward motion episodes in the deep north-western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.875-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671849v1</w:t>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00605777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">SDSS-III: Massive Spectroscopic Surveys of the Distant Universe, the Milky Way Galaxy, and Extra-Solar Planetary Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Eisenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H. Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142 (3), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-6256/142/3/72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00365372v1</w:t>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The data acquisition system for the ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId837" w:history="1">
+                <w:t xml:space="preserve">Search for a diffuse flux of high-energy νμ with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.09.098⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696 (1-2), pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.11.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00110813v1</w:t>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00545854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recoil Polarization Measurements for Neutral Pion Electroproduction at $Q^2$=1 (GeV/c)$^2$ Near the $\Delta$ Resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.K. Jones</w:t>
+                <w:t xml:space="preserve">Time Calibration of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.025201⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.539-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00131812v1</w:t>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of a full scale mechanical prototype line for the ANTARES neutrino telescope and tests of a prototype instrument for deep-sea acoustic measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+                <w:t xml:space="preserve">Erratum: &amp;quot;The Eighth Data Release of the Sloan Digital Sky Survey: First Data from SDSS-III&amp;quot; (2011, ApJS, 193, 29)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deokkeun An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott F. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.08.148⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 195, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/195/2/26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00172465v1</w:t>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00706734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId770" w:history="1">
+                <w:t xml:space="preserve">First Search for Point Sources of High Energy Cosmic Neutrinos with the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 743, pp.L14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/743/1/L14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00136988v1</w:t>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00626444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId837" w:history="1">
+                <w:t xml:space="preserve">Performance of the Front-End Electronics of the ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 622, pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00110746v1</w:t>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00561381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recoil Polarization for Delta Excitation in Pion Electroproduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Gayou</w:t>
+                <w:t xml:space="preserve">Rapid subduction in the deep North Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.102001⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.739-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/osd-7-739-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024528v1</w:t>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03625649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement of the electron beam polarization in JLab Hall A using Compton polarimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cavata</w:t>
+                <w:t xml:space="preserve">AMADEUS - The Acoustic Neutrino Detection Test System of the Deep-Sea ANTARES Neutrino Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 551, pp.563-574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2005.05.067⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 626-627, pp.128-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024386v1</w:t>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00474914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity-violating electroweak asymmetry in polarized-e p scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Burtin</w:t>
+                <w:t xml:space="preserve">Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.065501⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.86--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024498v1</w:t>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic instrumentation for Hall A at Jefferson Lab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Auerbach</w:t>
+                <w:t xml:space="preserve">Erratum to ``Measurement of the atmospheric muon flux with a 4 GeV threshold in the ANTARES neutrino telescope'' [Astroparticle Physics 33 (2) (2010) 86-90]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.11.415⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.185-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021745v1</w:t>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique electron polarimeter analyzing power comparison and precision spin-based energy measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Fenker</w:t>
+                <w:t xml:space="preserve">Zenith distribution and flux of atmospheric muons measured with the 5-line ANTARES detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.7.042802⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (3), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01224727v1</w:t>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $G_{Ep}/G_{Mp}$ in $\vec{e}p\rightarrow e\vec{p}$ to $Q^2 = 5.6 GeV^2$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.J. Brash</w:t>
+                <w:t xml:space="preserve">Performance of the First ANTARES Detector Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.092301⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011354v1</w:t>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00365372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First electron beam polarization measurements with a Compton polarimeter at Jefferson Laboratory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Frois</w:t>
+                <w:t xml:space="preserve">The data acquisition system for the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 570, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.09.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId977" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012287v1</w:t>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New measurement of parity violation in elastic electron-proton scattering and implications for strange form factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Burtin</w:t>
+                <w:t xml:space="preserve">Recoil Polarization Measurements for Neutral Pion Electroproduction at $Q^2$=1 (GeV/c)$^2$ Near the $\Delta$ Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.025201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.025201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021543v1</w:t>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00131812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton scattering off polarized electrons with a high finess Fabry-Perot cavity at JLab</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Boyer</w:t>
+                <w:t xml:space="preserve">Studies of a full scale mechanical prototype line for the ANTARES neutrino telescope and tests of a prototype instrument for deep-sea acoustic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 459, pp.412-425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(00)01049-4⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 581, pp.695-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.08.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009719v1</w:t>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00172465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photon calorimeter using lead tungstate crystals for the CEBAF Hall A Compton polarimeter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Burtin</w:t>
+                <w:t xml:space="preserve">The ANTARES Optical Beacon System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 443 (2-3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-9002(99)01092-X⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 578, pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2007.05.325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01224731v1</w:t>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00136988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the neutral weak form-factors of the proton</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId949" w:history="1">
+                <w:t xml:space="preserve">First results of the Instrumentation Line for the deep-sea ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2006.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00110746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate measurement of the electron beam polarization in JLab Hall A using Compton polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 551, pp.563-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2005.05.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recoil Polarization for Delta Excitation in Pion Electroproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Calarco</w:t>
+                <w:t xml:space="preserve">Z. Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.102001(1)-102001(6). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.102001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parity-violating electroweak asymmetry in polarized-e p scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Aniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Averett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, 065501 (35 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.69.065501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basic instrumentation for Hall A at Jefferson Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alcorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.D. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Aniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R.M. Annand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 522, pp.294-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2003.11.415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unique electron polarimeter analyzing power comparison and precision spin-based energy measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Grames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. K. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chudakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.7.042802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01224727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of $G_{Ep}/G_{Mp}$ in $\vec{e}p\rightarrow e\vec{p}$ to $Q^2 = 5.6 GeV^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1030" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bertozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bimbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Brash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.092301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.092301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First electron beam polarization measurements with a Compton polarimeter at Jefferson Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 539, pp.8-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New measurement of parity violation in elastic electron-proton scattering and implications for strange form factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Aniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Averett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 509, pp.211-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compton scattering off polarized electrons with a high finess Fabry-Perot cavity at JLab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Falletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 459, pp.412-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(00)01049-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A photon calorimeter using lead tungstate crystals for the CEBAF Hall A Compton polarimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pussieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 443 (2-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(99)01092-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01224731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the neutral weak form-factors of the proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Aniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Calarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1999, 82, pp.1096-1100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (86)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. Testing analytic models of galaxy intrinsic alignments in the Euclid Flagship simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Joachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Galaxy SED reconstruction in the PHZ processing function: impact on the PSF and the role of medium-band filters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.G Hartley</w:t>
+                <w:t xml:space="preserve">Euclid preparation. 3D reconstruction of the cosmic web with simulated Euclid Deep spectroscopic samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kraljic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jablonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Kuchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId997" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480318v1</w:t>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. 3D reconstruction of the cosmic web with simulated Euclid Deep spectroscopic samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U Kuchner</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Calibrated intrinsic galaxy alignments in the Euclid Flagship simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Joachimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tessore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tallada-Crespí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1002" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480336v1</w:t>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Calibrated intrinsic galaxy alignments in the Euclid Flagship simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Tallada-Crespí</w:t>
+                <w:t xml:space="preserve">Euclid: Galaxy SED reconstruction in the PHZ processing function: impact on the PSF and the role of medium-band filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tarsitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1066" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Miyatake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J Nishizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1008" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480264v1</w:t>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Galaxy 2-point correlation function modelling in redshift space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Eggemeier</w:t>
+                <w:t xml:space="preserve">Standard Sirens in 2040s: Probing the Cosmic Expansion History with Gravitational Waves and Spectroscopic Galaxy Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Moresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard I Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelita Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cimatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472309v1</w:t>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard Sirens in 2040s: Probing the Cosmic Expansion History with Gravitational Waves and Spectroscopic Galaxy Surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cimatti</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Galaxy 2-point correlation function modelling in redshift space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kärcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Veropalumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Eggemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1015" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443519v1</w:t>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new path to constrain the expansion history of the Universe in future spectroscopic galaxy surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tomasetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Moresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinko Milaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid: Improving redshift distribution reconstruction using a deep-to-wide transfer function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.G Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid: Early Release Observations -- The extended stellar component of the IC10 dwarf galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Annibali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.N Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M Sanchez-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dimauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.K Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) Ultracool dwarfs in the Euclid Deep Field North</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Pérez-Garrido</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Searching for giant gravitational arcs in galaxy clusters with mask region-based convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bazzanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Angora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rosati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1033" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025521v1</w:t>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Spectroscopic unveiling of highly ionised lines at z = 2.48-3.88</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Vergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Quai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Serjeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The impact of redshift interlopers on the two-point correlation function analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S de la Torre</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Cosmology Likelihood for Observables in Euclid (CLOE). 3. Inference and Forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cañas-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.W.K Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1044" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066953v1</w:t>
+            <w:hyperlink r:id="rId1091" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Combined Euclid and Spitzer galaxy density catalogues at $z&amp;gt;$ 1.3 and detection of significant Euclid passive galaxy overdensities in Spitzer overdense regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.G Bartlett</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) Ultracool dwarfs in the Euclid Deep Field North</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1095" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mohandasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1096" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1097" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Reylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1098" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1099" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pérez-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1048" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017691v1</w:t>
+            <w:hyperlink r:id="rId1094" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Cosmology Likelihood for Observables in Euclid (CLOE). 3. Inference and Forecasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Combined Euclid and Spitzer galaxy density catalogues at $z&amp;gt;$ 1.3 and detection of significant Euclid passive galaxy overdensities in Spitzer overdense regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cleland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1053" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336634v1</w:t>
+            <w:hyperlink r:id="rId1100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Searching for giant gravitational arcs in galaxy clusters with mask region-based convolutional neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Rosati</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): A photometric search for ultracool dwarfs in the Euclid Deep Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Žerjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dominguez-Tagle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Sedighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lodieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1056" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375269v1</w:t>
+            <w:hyperlink r:id="rId1105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): A photometric search for ultracool dwarfs in the Euclid Deep Fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Lodieu</w:t>
+                <w:t xml:space="preserve">Euclid preparation. BAO analysis of photometric galaxy clustering in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1057" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025494v1</w:t>
+            <w:hyperlink r:id="rId1111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. BAO analysis of photometric galaxy clustering in configuration space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Accurate and precise data-driven angular power spectrum covariances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ruiz-Zapatero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tessore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Joachimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006221v1</w:t>
+            <w:hyperlink r:id="rId1113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1), A first look at the fraction of bars in massive galaxies at $z&amp;lt;1$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.H Knapen</w:t>
+                <w:t xml:space="preserve">Euclid: Early Release Observations. Weak gravitational lensing analysis of Abell 2390</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Schrabback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1065" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019421v1</w:t>
+            <w:hyperlink r:id="rId1116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). NIR processing and data products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Awad</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): VIS processing and data products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dolding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Flanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1068" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018834v1</w:t>
+            <w:hyperlink r:id="rId1118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1073" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Establishing the quality of the 2D reconstruction of the filaments of the cosmic web with DisPerSE using Euclid photometric redshifts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Kraljic</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The average far-infrared properties of Euclid-selected star-forming galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bethermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1073" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262963v1</w:t>
+            <w:hyperlink r:id="rId1124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Strong Lensing Discovery Engine E -- Ensemble classification of strong gravitational lenses: lessons for Data Release 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A More</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Methodology for validating the Euclid Catalogue of Galaxy Clusters using external data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A Stanford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tarrío</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1076" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017097v1</w:t>
+            <w:hyperlink r:id="rId1130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). From simulations to sky: Advancing machine-learning lens detection with real Euclid data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Schuldt</w:t>
+                <w:t xml:space="preserve">EMU and Euclid: Detection of a radio-optical galaxy clustering cross-correlation signal between the Evolutionary Map of the Universe and Euclid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Piccirilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bahr-Kalus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Asorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L Hale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1081" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423445v1</w:t>
+            <w:hyperlink r:id="rId1134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) - Data release overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Altieri</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Strong Lensing Discovery Engine E -- Ensemble classification of strong gravitational lenses: lessons for Data Release 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1083" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224678v1</w:t>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Euclid view on Planck galaxy protocluster candidates: towards a probe of the highest sites of star formation at cosmic noon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ramos-Chernenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Optical and near-infrared identification and classification of point-like X-ray selected sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Lusso</w:t>
+                <w:t xml:space="preserve">Euclid: Systematic uncertainties from the halo mass conversion on galaxy cluster number count data analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-S Corasaniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R.G Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.T Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.C Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1093" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317184v1</w:t>
+            <w:hyperlink r:id="rId1150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1099" w:history="1">
+            <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Full-shape modelling of 2-point and 3-point correlation functions in real space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Sefusatti</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): First visual morphology catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Quilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1099" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165649v1</w:t>
+            <w:hyperlink r:id="rId1155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: From Galaxies to Gravitational Waves – Forecasting Stochastic Gravitational Wave Background Anisotropies and Their Cross-Correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Suresh</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1), A first look at the fraction of bars in massive galaxies at $z&amp;lt;1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Siudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Iglesias-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H Knapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385143v1</w:t>
+            <w:hyperlink r:id="rId1158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1110" w:history="1">
+            <w:hyperlink r:id="rId1161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Systematic uncertainties from the halo mass conversion on galaxy cluster number count data analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.M.C Le Brun</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Optical and near-infrared identification and classification of point-like X-ray selected sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Roster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Buchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Shirley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362719v1</w:t>
+            <w:hyperlink r:id="rId1161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1115" w:history="1">
+            <w:hyperlink r:id="rId1166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Exploring galaxy morphology across cosmic time through Sersic fits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1116" w:history="1">
+            <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Quilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Damjanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1119" w:history="1">
+            <w:hyperlink r:id="rId1169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Paulino-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Domínguez Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1115" w:history="1">
+            <w:hyperlink r:id="rId1166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): First visual morphology catalogue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Kruk</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). From simulations to sky: Advancing machine-learning lens detection with real Euclid data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E.P Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E Collett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Schuldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279387v1</w:t>
+            <w:hyperlink r:id="rId1171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1123" w:history="1">
+            <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): VIS processing and data products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Grenet</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). NIR processing and data products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Polenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Frailis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019636v1</w:t>
+            <w:hyperlink r:id="rId1173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1129" w:history="1">
+            <w:hyperlink r:id="rId1178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The average far-infrared properties of Euclid-selected star-forming galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.C Chapman</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) - Data release overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Alguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375261v1</w:t>
+            <w:hyperlink r:id="rId1178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1135" w:history="1">
+            <w:hyperlink r:id="rId1182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Using mock Low Surface Brightness dwarf galaxies to probe Wide Survey detection capabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Venhola</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Establishing the quality of the 2D reconstruction of the filaments of the cosmic web with DisPerSE using Euclid photometric redshifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Malavasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Kuchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kraljic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279403v1</w:t>
+            <w:hyperlink r:id="rId1182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1141" w:history="1">
+            <w:hyperlink r:id="rId1185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Methodology for validating the Euclid Catalogue of Galaxy Clusters using external data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.G Bartlett</w:t>
+                <w:t xml:space="preserve">Euclid: From Galaxies to Gravitational Waves – Forecasting Stochastic Gravitational Wave Background Anisotropies and Their Cross-Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.Z Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Mandic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Scarlata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273874v1</w:t>
+            <w:hyperlink r:id="rId1185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1145" w:history="1">
+            <w:hyperlink r:id="rId1191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Early Release Observations. Weak gravitational lensing analysis of Abell 2390</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Jansen</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): From images to multiwavelength catalogues: the Euclid MERge Processing Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Romelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kümmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gracia-Carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184976v1</w:t>
+            <w:hyperlink r:id="rId1191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1147" w:history="1">
+            <w:hyperlink r:id="rId1196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMU and Euclid: Detection of a radio-optical galaxy clustering cross-correlation signal between the Evolutionary Map of the Universe and Euclid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.L Hale</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): Identification of massive galaxy candidates at the end of the Epoch of Reionisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Navarro-Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.I Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J.R Mcpartland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411030v1</w:t>
+            <w:hyperlink r:id="rId1196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1152" w:history="1">
+            <w:hyperlink r:id="rId1198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Accurate and precise data-driven angular power spectrum covariances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Loureiro</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The role of cosmic connectivity in shaping galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G Sorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118139v1</w:t>
+            <w:hyperlink r:id="rId1198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1155" w:history="1">
+            <w:hyperlink r:id="rId1202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): From images to multiwavelength catalogues: the Euclid MERge Processing Function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Merlin</w:t>
+                <w:t xml:space="preserve">Euclid preparation: Expected constraints on initial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Finelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Akrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ballardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017586v1</w:t>
+            <w:hyperlink r:id="rId1202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1160" w:history="1">
+            <w:hyperlink r:id="rId1207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): Identification of massive galaxy candidates at the end of the Epoch of Reionisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.B Sanders</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Photometric redshifts and physical properties of galaxies through the PHZ processing function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dubath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375300v1</w:t>
+            <w:hyperlink r:id="rId1207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1163" w:history="1">
+            <w:hyperlink r:id="rId1210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: Expected constraints on initial conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Casas</w:t>
+                <w:t xml:space="preserve">The Spectroscopic Stage-5 Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Besuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Drlica-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haruki Ebina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Fernandez Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191131v1</w:t>
+            <w:hyperlink r:id="rId1210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1168" w:history="1">
+            <w:hyperlink r:id="rId1216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The role of cosmic connectivity in shaping galaxy clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.G Sorce</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The active galaxies of Euclid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Matamoro Zatarain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F La Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017013v1</w:t>
+            <w:hyperlink r:id="rId1216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1172" w:history="1">
+            <w:hyperlink r:id="rId1219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Photometric redshifts and physical properties of galaxies through the PHZ processing function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Morisset</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Quenching precedes bulge formation in dense environments but follows it in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Daddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Enia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Magnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019498v1</w:t>
+            <w:hyperlink r:id="rId1219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1175" w:history="1">
+            <w:hyperlink r:id="rId1224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Cosmology Likelihood for Observables in Euclid (CLOE). 4: Validation and Performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Sciotti</w:t>
+                <w:t xml:space="preserve">Cosmology Likelihood for Observables in Euclid (CLOE). 1. Theoretical recipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Joudaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338556v1</w:t>
+            <w:hyperlink r:id="rId1224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1176" w:history="1">
+            <w:hyperlink r:id="rId1226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmology Likelihood for Observables in Euclid (CLOE). 1. Theoretical recipe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Galaxy shapes and alignments in the cosmic web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Quilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336586v1</w:t>
+            <w:hyperlink r:id="rId1226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1178" w:history="1">
+            <w:hyperlink r:id="rId1228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectroscopic Stage-5 Experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Fernandez Moroni</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Cosmology Likelihood for Observables in Euclid (CLOE). 4: Validation and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pezzotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999075v1</w:t>
+            <w:hyperlink r:id="rId1228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1184" w:history="1">
+            <w:hyperlink r:id="rId1229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The active galaxies of Euclid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F La Franca</w:t>
+                <w:t xml:space="preserve">Euclid: Exploring observational systematics in cluster cosmology -- a comprehensive analysis of cluster counts and clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Costanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019462v1</w:t>
+            <w:hyperlink r:id="rId1229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1187" w:history="1">
+            <w:hyperlink r:id="rId1230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Galaxy shapes and alignments in the cosmic web</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Pichon</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Cosmology Likelihood for Observables in Euclid (CLOE). 5. Extensions beyond the standard modelling of theoretical probes and systematic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.W.K Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nouri-Zonoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pamuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ballardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017511v1</w:t>
+            <w:hyperlink r:id="rId1230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1189" w:history="1">
+            <w:hyperlink r:id="rId1232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Quenching precedes bulge formation in dense environments but follows it in the field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Magnelli</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Constraining parameterised models of modifications of gravity with the spectroscopic and photometric primary probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Frusciante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Atayde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375248v1</w:t>
+            <w:hyperlink r:id="rId1232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1194" w:history="1">
+            <w:hyperlink r:id="rId1238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Predicting star-forming galaxy scaling relations with the spectral stacking code SpectraPyle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Cassata</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) The Strong Lensing Discovery Engine B -- Early strong lens candidates from visual inspection of high velocity dispersion galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E Collett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W Nightingale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294712v1</w:t>
+            <w:hyperlink r:id="rId1238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1197" w:history="1">
+            <w:hyperlink r:id="rId1240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: The NISP spectroscopy channel, on ground performance and calibration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Costille</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): The evolution of the passive-density and morphology-density relations between $z=0.25$ and $z=1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cleland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G de Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fontanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118140v1</w:t>
+            <w:hyperlink r:id="rId1240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1201" w:history="1">
+            <w:hyperlink r:id="rId1242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Exploring observational systematics in cluster cosmology -- a comprehensive analysis of cluster counts and clustering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Borgani</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Strong Lensing Discovery Engine D -- Double-source-plane lens candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E Collett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E.P Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338637v1</w:t>
+            <w:hyperlink r:id="rId1242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1202" w:history="1">
+            <w:hyperlink r:id="rId1243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Photometric redshift calibration with self-organising maps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O Ilbert</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Controlling angular systematics in the Euclid spectroscopic galaxy sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y Elkhashab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R Granett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Salvalaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sefusatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209369v1</w:t>
+            <w:hyperlink r:id="rId1243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1204" w:history="1">
+            <w:hyperlink r:id="rId1246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) The Strong Lensing Discovery Engine B -- Early strong lens candidates from visual inspection of high velocity dispersion galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Stern</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Review of forecast constraints on dark energy and modified gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Frusciante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lombriser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Archidiacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018805v1</w:t>
+            <w:hyperlink r:id="rId1246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1206" w:history="1">
+            <w:hyperlink r:id="rId1249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): The evolution of the passive-density and morphology-density relations between $z=0.25$ and $z=1$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Fu</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) -- Characteristics and limitations of the spectroscopic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1098" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bethermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324517v1</w:t>
+            <w:hyperlink r:id="rId1249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1208" w:history="1">
+            <w:hyperlink r:id="rId1251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Controlling angular systematics in the Euclid spectroscopic galaxy sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Sefusatti</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The first catalogue of strong-lensing galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Acebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410984v1</w:t>
+            <w:hyperlink r:id="rId1251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1211" w:history="1">
+            <w:hyperlink r:id="rId1254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Constraining parameterised models of modifications of gravity with the spectroscopic and photometric primary probes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Atayde</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First Euclid statistical study of the active galactic nuclei contribution fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Margalef-Bentabol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A La Marca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rodriguez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118133v1</w:t>
+            <w:hyperlink r:id="rId1254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1217" w:history="1">
+            <w:hyperlink r:id="rId1256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: TBD. Cosmic Dawn Survey: evolution of the galaxy stellar mass function across 0.2&amp;lt;z&amp;lt;6.5 measured over 10 square degrees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Valdes</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). An investigation of optically faint, red objects in the Euclid Deep Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rodighiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Enia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066939v1</w:t>
+            <w:hyperlink r:id="rId1256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1220" w:history="1">
+            <w:hyperlink r:id="rId1259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Overview of Euclid infrared detector performance from ground tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Secroun</w:t>
+                <w:t xml:space="preserve">Euclid: Forecasts on $Λ$CDM consistency tests with growth rate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Ocampo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sapone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nesseris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Alestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J García-Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191092v1</w:t>
+            <w:hyperlink r:id="rId1259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1225" w:history="1">
+            <w:hyperlink r:id="rId1265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Cosmology Likelihood for Observables in Euclid (CLOE). 5. Extensions beyond the standard modelling of theoretical probes and systematic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Bose</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). A first view of the star-forming main sequence in the Euclid Deep Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Enia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pozzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338582v1</w:t>
+            <w:hyperlink r:id="rId1265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1227" w:history="1">
+            <w:hyperlink r:id="rId1266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Strong Lensing Discovery Engine D -- Double-source-plane lens candidates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Rojas</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) First study of red quasars selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tarsitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Banerji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Petley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L Faisst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324520v1</w:t>
+            <w:hyperlink r:id="rId1266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1228" w:history="1">
+            <w:hyperlink r:id="rId1270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): Euclid spectroscopy of QSOs. 1. Identification and redshift determination of 3500 bright QSOs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Scialpi</w:t>
+                <w:t xml:space="preserve">Euclid Structural-Thermal-Optical Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Laureijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D Racca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courcould Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423497v1</w:t>
+            <w:hyperlink r:id="rId1270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1231" w:history="1">
+            <w:hyperlink r:id="rId1276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid VI. NISP-P optical ghosts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Jahnke</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): Hunting for luminous z &amp;gt; 6 galaxies in the Euclid Deep Fields -- forecasts and first bright detections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A Oesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A.A Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Matharu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192732v1</w:t>
+            <w:hyperlink r:id="rId1276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1234" w:history="1">
+            <w:hyperlink r:id="rId1281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First Euclid statistical study of the active galactic nuclei contribution fraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Humphrey</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): The Strong Lensing Discovery Engine A -- System overview and lens catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E.P Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E Collett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324516v1</w:t>
+            <w:hyperlink r:id="rId1281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1236" w:history="1">
+            <w:hyperlink r:id="rId1282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). An investigation of optically faint, red objects in the Euclid Deep Fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Grazian</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Cosmology Likelihood for Observables in Euclid (CLOE). 6: Impact of systematic uncertainties on the cosmological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Tanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cañas-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Carrilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324515v1</w:t>
+            <w:hyperlink r:id="rId1282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1239" w:history="1">
+            <w:hyperlink r:id="rId1283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Review of forecast constraints on dark energy and modified gravity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Archidiacono</w:t>
+                <w:t xml:space="preserve">Data Release 1 of the Dark Energy Spectroscopic Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Abdul Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G Adame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ahlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430473v1</w:t>
+            <w:hyperlink r:id="rId1283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1242" w:history="1">
+            <w:hyperlink r:id="rId1286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The first catalogue of strong-lensing galaxy clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">Euclid preparation: 6x2 pt analysis of Euclid's spectroscopic and photometric data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Paganin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017725v1</w:t>
+            <w:hyperlink r:id="rId1286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1245" w:history="1">
+            <w:hyperlink r:id="rId1288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Forecasts on $Λ$CDM consistency tests with growth rate data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J García-Bellido</w:t>
+                <w:t xml:space="preserve">The Wide-field Spectroscopic Telescope (WST) Science White Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarle Brinchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cimatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201411v1</w:t>
+            <w:hyperlink r:id="rId1288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1251" w:history="1">
+            <w:hyperlink r:id="rId1293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) -- Characteristics and limitations of the spectroscopic measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Vergani</w:t>
+                <w:t xml:space="preserve">The imprint of cosmic voids from the DESI Legacy Survey DR9 LRGs in the Planck 2018 lensing map through spectroscopically calibrated mocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vielzeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Cousinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019652v1</w:t>
+            <w:hyperlink r:id="rId1293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1253" w:history="1">
+            <w:hyperlink r:id="rId1298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): The Strong Lensing Discovery Engine A -- System overview and lens catalogue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.E Collett</w:t>
+                <w:t xml:space="preserve">Astro2020 Science White Paper: Dark Energy and Modified Gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anže Slosar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevork N. Abazajian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa A. Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279372v1</w:t>
+            <w:hyperlink r:id="rId1298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1254" w:history="1">
+            <w:hyperlink r:id="rId1303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) First study of red quasars selection</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Cosmological constraints from cosmic homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierros Ntelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam James Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Tilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324514v1</w:t>
+            <w:hyperlink r:id="rId1303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1258" w:history="1">
+            <w:hyperlink r:id="rId1305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Cosmology Likelihood for Observables in Euclid (CLOE). 6: Impact of systematic uncertainties on the cosmological analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bonici</w:t>
+                <w:t xml:space="preserve">Astro2020 Science White Paper: Primordial Non-Gaussianity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Daniel Meerburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muntazir Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa A. Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Adshead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338610v1</w:t>
+            <w:hyperlink r:id="rId1305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1259" w:history="1">
+            <w:hyperlink r:id="rId1308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). A first view of the star-forming main sequence in the Euclid Deep Fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.G Hartley</w:t>
+                <w:t xml:space="preserve">The DESI experiment part I: science, targeting, and survey design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aghamousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ahlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325023v1</w:t>
+            <w:hyperlink r:id="rId1308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1260" w:history="1">
+            <w:hyperlink r:id="rId1313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): Hunting for luminous z &amp;gt; 6 galaxies in the Euclid Deep Fields -- forecasts and first bright detections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Matharu</w:t>
+                <w:t xml:space="preserve">The DESI experiment part II: Instrument design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aghamousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Ahlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375237v1</w:t>
+            <w:hyperlink r:id="rId1313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1265" w:history="1">
+            <w:hyperlink r:id="rId1314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Structural-Thermal-Optical Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Courcould Mifsud</w:t>
+                <w:t xml:space="preserve">Jackknife resampling technique on mocks: an alternative method for covariance matrix estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -C. Cousinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aguichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411057v1</w:t>
+            <w:hyperlink r:id="rId1314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1271" w:history="1">
+            <w:hyperlink r:id="rId1317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Release 1 of the Dark Energy Spectroscopic Instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Ahlen</w:t>
+                <w:t xml:space="preserve">Large Synoptic Survey Telescope: Dark Energy Science Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05015262v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00748540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1274" w:history="1">
+            <w:hyperlink r:id="rId1323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: 6x2 pt analysis of Euclid's spectroscopic and photometric data sets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Tutusaus</w:t>
+                <w:t xml:space="preserve">The BigBOSS Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allende Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...1056 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1305" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId1311" w:history="1">
+            <w:hyperlink r:id="rId1323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00739709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37117,2134 +37411,2134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1316" w:history="1">
+            <w:hyperlink r:id="rId1328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a universal characterization methodology for conversion gain measurement of CMOS APS: application to Euclid and SVOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1317" w:history="1">
+            <w:hyperlink r:id="rId1329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Le Graët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tourneur-Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kajfasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1318" w:history="1">
+            <w:hyperlink r:id="rId1330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.131031W, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1319" w:history="1">
+            <w:hyperlink r:id="rId1331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3020095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1316" w:history="1">
+            <w:hyperlink r:id="rId1328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1320" w:history="1">
+            <w:hyperlink r:id="rId1332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Near Infrared Spectro-Photometer: spatial considerations on H2RG detectors interpixel capacitance and IPC corrected conversion gain from on-ground characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1321" w:history="1">
+            <w:hyperlink r:id="rId1333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Graët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1322" w:history="1">
+            <w:hyperlink r:id="rId1334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Secroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1323" w:history="1">
+            <w:hyperlink r:id="rId1335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1324" w:history="1">
+            <w:hyperlink r:id="rId1336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Clémens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.121911M, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1325" w:history="1">
+            <w:hyperlink r:id="rId1337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2628974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1320" w:history="1">
+            <w:hyperlink r:id="rId1332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1326" w:history="1">
+            <w:hyperlink r:id="rId1338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmology with cosmic voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory meeting experiments (TMEX-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1326" w:history="1">
+            <w:hyperlink r:id="rId1338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1327" w:history="1">
+            <w:hyperlink r:id="rId1339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the relative velocities of isolated pairs of galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1328" w:history="1">
+            <w:hyperlink r:id="rId1340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gonzalez-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1329" w:history="1">
+            <w:hyperlink r:id="rId1341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1303" w:history="1">
+            <w:hyperlink r:id="rId1315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. -C. Cousinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.347-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1327" w:history="1">
+            <w:hyperlink r:id="rId1339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01060851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1330" w:history="1">
+            <w:hyperlink r:id="rId1342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monopole searches with ANTARES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exotic Physics with Neutrino Telescopes (EPNT 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1330" w:history="1">
+            <w:hyperlink r:id="rId1342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00863716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1331" w:history="1">
+            <w:hyperlink r:id="rId1343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ELG target selection with the BOSS survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Kneib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zoubian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française (SF2A 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Astronomie et d'Astrophysique, Jun 2012, Nice, France. pp.427-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1331" w:history="1">
+            <w:hyperlink r:id="rId1343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00866822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1332" w:history="1">
+            <w:hyperlink r:id="rId1344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the 32nd International Cosmic Ray Conference (ICRC 2011) by the ANTARES collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adrián-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1332" w:history="1">
+            <w:hyperlink r:id="rId1344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1333" w:history="1">
+            <w:hyperlink r:id="rId1345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for neutrinos from transient sources with the ANTARES telescope and optical follow-up observations (TAToO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1334" w:history="1">
+            <w:hyperlink r:id="rId1346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1335" w:history="1">
+            <w:hyperlink r:id="rId1347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1336" w:history="1">
+            <w:hyperlink r:id="rId1348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Busto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Very Large Volume Neutrino Telescope for the Mediterranean Sea (VLVnT09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Athènes, Greece. pp.S183-S184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1337" w:history="1">
+            <w:hyperlink r:id="rId1349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2010.06.354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1338" w:history="1">
+            <w:hyperlink r:id="rId1350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1333" w:history="1">
+            <w:hyperlink r:id="rId1345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00466601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1339" w:history="1">
+            <w:hyperlink r:id="rId1351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of the ANTARES neutrino telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TeV Particle Astrophysics (TeVPA2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1339" w:history="1">
+            <w:hyperlink r:id="rId1351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01066968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1340" w:history="1">
+            <w:hyperlink r:id="rId1352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Neutrino from Gamma-Ray Bursts with the ANTARES Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deciphering the ancient universe with gamma-ray bursts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Kyoto, Japan. pp.306-308, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1341" w:history="1">
+            <w:hyperlink r:id="rId1353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3509292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1340" w:history="1">
+            <w:hyperlink r:id="rId1352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00631409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1342" w:history="1">
+            <w:hyperlink r:id="rId1354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Magnetic Monopoles with the ANTARES Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1343" w:history="1">
+            <w:hyperlink r:id="rId1355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Picot Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Astrophysique Française (SF2A 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1342" w:history="1">
+            <w:hyperlink r:id="rId1354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00466880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1344" w:history="1">
+            <w:hyperlink r:id="rId1356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for neutrinos from transient sources with the ANTARES telescope and optical follow-up observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1345" w:history="1">
+            <w:hyperlink r:id="rId1357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1346" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics (SF2A 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1344" w:history="1">
+            <w:hyperlink r:id="rId1356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00466858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1348" w:history="1">
+            <w:hyperlink r:id="rId1360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for neutrinos from transient sources with the ANTARES telescope and optical follow-up observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1345" w:history="1">
+            <w:hyperlink r:id="rId1357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1346" w:history="1">
+            <w:hyperlink r:id="rId1358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1335" w:history="1">
+            <w:hyperlink r:id="rId1347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Al Samarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1336" w:history="1">
+            <w:hyperlink r:id="rId1348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Busto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Cosmic Ray Conference (ICRC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1348" w:history="1">
+            <w:hyperlink r:id="rId1360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1349" w:history="1">
+            <w:hyperlink r:id="rId1361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-Ray Bursts with the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Gravitational Waves and High Energy Neutrinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1349" w:history="1">
+            <w:hyperlink r:id="rId1361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00388006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1350" w:history="1">
+            <w:hyperlink r:id="rId1362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANTARES detector: background sources and effects on detector performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Cosmic Ray Conference - ICRC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Mérida, Mexico. pp.1349-1352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1350" w:history="1">
+            <w:hyperlink r:id="rId1362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00176588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1351" w:history="1">
+            <w:hyperlink r:id="rId1363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of the ANTARES Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st France China Particle Physics Laboratory Workshop (FCPPL2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1351" w:history="1">
+            <w:hyperlink r:id="rId1363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00481615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1352" w:history="1">
+            <w:hyperlink r:id="rId1364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino detection of transient sources with optical follow-up observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1345" w:history="1">
+            <w:hyperlink r:id="rId1357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1346" w:history="1">
+            <w:hyperlink r:id="rId1358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1335" w:history="1">
+            <w:hyperlink r:id="rId1347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1336" w:history="1">
+            <w:hyperlink r:id="rId1348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Busto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1353" w:history="1">
+            <w:hyperlink r:id="rId1365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SF2A 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.199-202, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1354" w:history="1">
+            <w:hyperlink r:id="rId1366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.0810.1416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1352" w:history="1">
+            <w:hyperlink r:id="rId1364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1355" w:history="1">
+            <w:hyperlink r:id="rId1367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A search for electron scale structures across the magnetopause.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1356" w:history="1">
+            <w:hyperlink r:id="rId1368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1357" w:history="1">
+            <w:hyperlink r:id="rId1369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Décréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1358" w:history="1">
+            <w:hyperlink r:id="rId1370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Werhlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1359" w:history="1">
+            <w:hyperlink r:id="rId1371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Cluster and Double Star Symposium – 5th Anniversary of Cluster in Space. ESA SP-598</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1355" w:history="1">
+            <w:hyperlink r:id="rId1367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1360" w:history="1">
+            <w:hyperlink r:id="rId1372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of continuum radiations close to the plasmapause: Evidence for small scale sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1356" w:history="1">
+            <w:hyperlink r:id="rId1368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1357" w:history="1">
+            <w:hyperlink r:id="rId1369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Décréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1361" w:history="1">
+            <w:hyperlink r:id="rId1373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grimald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary Radio Emissions VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Graz, Austria. pp.289-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1360" w:history="1">
+            <w:hyperlink r:id="rId1372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1362" w:history="1">
+            <w:hyperlink r:id="rId1374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of small scale electrostatic structures close to the magnetopause by Cluster-Whisper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1356" w:history="1">
+            <w:hyperlink r:id="rId1368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1363" w:history="1">
+            <w:hyperlink r:id="rId1375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1364" w:history="1">
+            <w:hyperlink r:id="rId1376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cornilleau-Wehrlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1365" w:history="1">
+            <w:hyperlink r:id="rId1377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fazarkeley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1362" w:history="1">
+            <w:hyperlink r:id="rId1374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39254,100 +39548,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1366" w:history="1">
+            <w:hyperlink r:id="rId1378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure précise de la polarisation du faisceau d'électrons à TJNAF par polarimétrie Compton pour les expériences G^p _E et N-\Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1367" w:history="1">
+            <w:hyperlink r:id="rId1379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1366" w:history="1">
+            <w:hyperlink r:id="rId1378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00009775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39357,91 +39651,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1368" w:history="1">
+            <w:hyperlink r:id="rId1380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTARES : Un observatoire du fond de la mer aux confins de l’Univers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Aix Marseille Université, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1368" w:history="1">
+            <w:hyperlink r:id="rId1380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01217113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39451,333 +39745,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1369" w:history="1">
+            <w:hyperlink r:id="rId1381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the 10 spectrograph units for DESI: approach and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1370" w:history="1">
+            <w:hyperlink r:id="rId1382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1371" w:history="1">
+            <w:hyperlink r:id="rId1383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1372" w:history="1">
+            <w:hyperlink r:id="rId1384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1373" w:history="1">
+            <w:hyperlink r:id="rId1385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1374" w:history="1">
+            <w:hyperlink r:id="rId1386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ronayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11447, SPIE, pp.1144786, 2020, SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy VIII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1375" w:history="1">
+            <w:hyperlink r:id="rId1387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2561275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1369" w:history="1">
+            <w:hyperlink r:id="rId1381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1376" w:history="1">
+            <w:hyperlink r:id="rId1388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and testing of the DESI multi-object spectrograph: performance tests and results for the first unit out of ten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1370" w:history="1">
+            <w:hyperlink r:id="rId1382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1372" w:history="1">
+            <w:hyperlink r:id="rId1384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1373" w:history="1">
+            <w:hyperlink r:id="rId1385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1377" w:history="1">
+            <w:hyperlink r:id="rId1389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1374" w:history="1">
+            <w:hyperlink r:id="rId1386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ronayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10702, SPIE, pp.107027K, 2018, Ground-based and Airborne Instrumentation for Astronomy VII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1378" w:history="1">
+            <w:hyperlink r:id="rId1390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2311996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1376" w:history="1">
+            <w:hyperlink r:id="rId1388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1379"/>
+      <w:footerReference w:type="default" r:id="rId1391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -39845,51 +40139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99952FED"/>
+    <w:nsid w:val="2F0EB757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -40076,51 +40370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-escoffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2847-7498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068869215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/escoffier_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAW-1061-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhargava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benoist" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maturi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Melin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554937" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corcho-Caballero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ascasibar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verdoes Kleijn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Lovell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Lucia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554582" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.P Lines" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E Collett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rojas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554542" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Copin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fumana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N Appleton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bisigello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodighiero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fotopoulou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ricci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jahnke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554537" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Graet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Secroun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourneur-Silvain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fourmanoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baratta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carbone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556642" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05515519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferguson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annibali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Diego" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Congedo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrabback" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556372" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Burger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aric&#242;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Linke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E Angulo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Broxterman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stevens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bremer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matamoro Zatarain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554612" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A La Marca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Margalef-Bentabol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gabarra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Toba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554579" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L Matthewson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Durrer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tutusaus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Altieri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557773" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humphrey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.C Cunha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tortora" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452468" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ragagnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biviano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dolag" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451347" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Archidiacono" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesgourgues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Casas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pamuk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sch&#246;neberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ingoglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sereno" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Farrens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giocoli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452122" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316395v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdurro'Uf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nersesian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kovacic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554516" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685451v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tessore" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Joachimi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ca&#241;as-Herrera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Busillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Metcalf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Nightingale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meneghetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554538" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schirmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ealet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maciaszek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450786" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701124v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fiorini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baldi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brando" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Breton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452180" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hormuth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.-Y Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scott" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450345" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scognamiglio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schrabback" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tewes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hoekstra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451587" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454442v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.01489" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andreadis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nemani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453111" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592354v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cropper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Bahlawan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azzollini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450996" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679170v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.R Mcpartland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zalesky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Weaver" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toft" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B Sanders" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451849" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592290v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selwood" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Landt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450894" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701127v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Csizi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jansen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452129" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769654v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Degni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pisani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hamaus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Massara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae07d9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701126v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Koyama" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bose" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carrilho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452184" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Angora" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazzanini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553984" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#246;hringer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cucciati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dannerbauer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451683" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016966v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellhouse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Golden-Marx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Bamford" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Hatch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kluge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553887" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05381420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Larsen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M N Ferguson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Howell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554661" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088172v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. d'Assignies Doumerg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manera" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Padilla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ilbert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hildebrandt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555551" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05484080v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monaco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parimbelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkhashab" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvalaggio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556459" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451857" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R&#225;cz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C Le Brun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A Winther" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452185" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631618v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwagereit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parimbelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Giri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451611" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096577v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koshy George" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boselli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#252;mmel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lan&#231;on" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554836" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187936v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sartori" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vielzeuf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoffier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cousinou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453562" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Voggel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saifollahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Larsen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantiello" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450851" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726231v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y Elkhashab" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertacca" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porciani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salvalaggio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452480" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de la Torre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marulli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keih&#228;nen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viitanen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553927" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143255v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baratta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347164" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592210v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J Castander" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fosalba" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carretero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450853" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05392858v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saifollahi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethermin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554667" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327702v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vinciguerra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouch&#232;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martinet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castiblanco" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Uhlemann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557573" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019169v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferraiuolo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mastrogiovanni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escoffier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kajfasz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555124" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268683v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346993" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326406v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pezzotta" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moretti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zennaro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moradinezhad Dizgah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crocce" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348939" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273958v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sciotti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F Cardone" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348389" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127785v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Adame" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aguilar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahlen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alam" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aldering" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad3217" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127783v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad0b08" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892184v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fumagalli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245540" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Lesci" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radovich" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Castignani" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348743" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726399v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serrano" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudelot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pollack" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349128" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04585195v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lusso" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selwood" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allevato" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderone" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348326" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566000v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Congedo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Miller" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Taylor" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cross" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J Duncan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450617" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326856v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Boschetti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vielzeuf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cousinou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Escoffier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jullo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/067" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700348v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castro" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fumagalli" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bocquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borgani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451230" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jelic-Cizmek" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sorrenti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepori" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonvin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348628" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659735v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Enia" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pozzetti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451425" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553145v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dournac" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ili&#263;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Tutusaus Lleixa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450368" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998732v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Deshpande" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hall" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Brown" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346110" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205044v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tanidis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinelli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347870" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764774v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massimo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450446" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308845v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marinucci" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietroni" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348784" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991062v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giocoli" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despali" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346058" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174681v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leuzzi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Moscardini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347244" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273972v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costanzi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dakin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348388" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455731v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scharr&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charlot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontanot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449500" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556441v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348680" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759542v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Andrews" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arca Sedda" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Askar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-022-00041-y" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841727v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuchner" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellano" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245042" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866216v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. C. Cunha" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244307" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105058v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Th&#252;rmer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bras" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin-Fleitas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346635" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841758v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245041" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447271v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sirignano" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346177" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241498v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202376024" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737493v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonici" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davini" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paganin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244445" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947319v2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Conselice" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3810" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765863v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Lan" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tojeiro" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier Prochaska" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Davis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aca5fa" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669190v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auclair" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bacon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Baker" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barreiro" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-023-00045-2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04079759v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Angulo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocquet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244674" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986111v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ajani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baldi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyle" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346017" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062455v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paterson" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346252" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691899v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahl&#233;n" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244095" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689519v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abareshi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahlen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Alam" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Alexander" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac882b" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713249v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Arun" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Belgacem" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benkel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Berti" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-022-00036-9" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935710v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. van Mierlo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Caputi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950e" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737954v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro'Uf Abdurro'Uf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Accetta" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Silva Aguirre" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Ahumada" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac4414" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866172v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Mierlo" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caputi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416454v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paviot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de La Torre" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Mattia" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhao" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bautista" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac560" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426564v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142073" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917155v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aubert" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hawken" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seshadri Nadathur" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac828" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917305v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Rossi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Choi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongin Moon" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E. Bautista" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Gil-Mar&#237;n" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3955" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917304v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tamone" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avila" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Peacock" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1150" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911947v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Avila" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Balland" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.083533" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150572v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aubourg" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Castender" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Codis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09717-9" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338345v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hawken" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/06/012" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917444v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Woodfinden" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will J. Percival" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3074" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917303v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Wang" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong-Bo Zhao" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver H. E. Philcox" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2593" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916285v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almeida" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Anders" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anderson" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab929e" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917310v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vargas Magana" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromenteau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2800" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917301v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Raichoor" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gorgoni" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3050" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917311v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vargas-Maga&#241;a" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2455" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917308v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley J. Ross" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tojeiro" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bailey" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2416" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116530v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferraro" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntazir Abidi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ansarinejad" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915474v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Rhodes" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Asorey" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020976v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguado" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Andrews" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aaf651" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806985v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C Cousinou" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -J Hawken" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2019.03.001" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080700v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Amin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Meyers" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wallisch" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevork Abazajian" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088587v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Cousinou" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834629" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787805v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Abolfathi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Aguado" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguilar" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almeida" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa9e8a" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914457v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierros Ntelis" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ealet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hamilton" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam James Hawken" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/12/014" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669537v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco D. Albareti" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8992" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593779v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanton" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bershady" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7567" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582830v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Ata" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beutler" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bizyaev" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx721" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582894v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/07/014" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01462219v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Sutter" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lavaux" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.091302" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441175v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comparat" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delubac" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvel" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raichoor" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Kneib" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527377" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380073v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Tutusaus" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupays" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zolnierowski" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.103511" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434359v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hsun Chuang" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prada" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Pellejero-Ibanez" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Cuesta" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1535" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440706v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Paul Kneib" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/151/2/44" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01223398v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anders" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/219/1/12" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290112v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Comparat" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424767" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300542v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525670" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071593v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/05/001" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071201v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2701-6" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903677v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Ahn" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Alexandroff" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/2/17" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01223440v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anderson" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beutler" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu523" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551983v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Ho" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Xu" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel S&#225;nchez" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross O'Connell" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1681" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071600v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/1/L5" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863234v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/03/006" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863859v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/03/T03006" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135392v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas-Maga&#241;a" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Bautista" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. Hamilton" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Busca" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Aubourg" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220790" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00731047v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Dawson" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Schlegel" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/145/1/10" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730989v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.11.010" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719510v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kneib" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zoubian" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts127" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135470v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322169" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071611v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Martinez" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/11/032" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00865316v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schimd" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shan" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt797" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575008v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. R. Puckett" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Brash" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayou" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Jones" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pentchev" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.045203" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757305v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Anderton" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/21" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561019v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.003" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591478v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allende Prieto" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Anderson" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/2/29" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662779v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Eisenstein" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Weinberg" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/3/72" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706734v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deokkeun An" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/195/2/26" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625649v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-7-739-2010" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801099v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Samarai" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.02.006" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00131812v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kelly" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Roch&#233;" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chai" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Jones" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.025201" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024528v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Roche" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.102001" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024386v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brossard" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burtin" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavata" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.05.067" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024498v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Aniol" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.065501" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021745v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcorn" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auerbach" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.415" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01224727v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Grames" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Sinclair" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chudakov" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenker" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.7.042802" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011354v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmokhtar" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertozzi" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bimbot" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Brash" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092301" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012287v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frois" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021543v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009719v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Falletto" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardin" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyer" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)01049-4" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01224731v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neyret" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pussieux" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auger" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(99)01092-X" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003637v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calarco" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480287v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paviot" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hoffmann" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Codis" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480318v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tarsitano" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schreiber" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miyatake" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Nishizawa" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480336v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kraljic" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laigle" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balogh" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jablonka" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Kuchner" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480264v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tallada-Cresp&#237;" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472309v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#228;rcher" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de la Torre" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veropalumbo" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Eggemeier" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443519v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Borghi" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Moresco" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I Anderson" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelita Carbone" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatti" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443563v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tomasetti" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Milakovi&#263;" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472278v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kang" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Wright" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480350v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Annibali" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.N Ferguson" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Sanchez-Alarcon" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dimauro" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K Hunt" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025521v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohandasan" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L Smart" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reyl&#233;" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Garrido" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375206v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vergani" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Quai" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Serjeant" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066953v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Risso" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Branchini" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maragliano" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017691v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mai" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mei" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cleland" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Bartlett" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336634v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W.K Goh" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonici" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375269v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025494v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#381;erjal" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sedighi" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L Mart&#237;n" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lodieu" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006221v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Duret" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019421v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Iglesias-Navarro" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Knapen" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018834v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Polenta" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frailis" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alavi" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Awad" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262963v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malavasi" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sarron" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017097v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Holloway" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verma" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Marshall" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A More" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423445v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schuldt" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224678v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aussel" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tereno" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alguero" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317184v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Roster" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salvato" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buchner" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shirley" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lusso" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165649v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guidi" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pugno" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moresco" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sefusatti" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385143v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Z Yang" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cusin" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mandic" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scarlata" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Suresh" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362719v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gayoux" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-S Corasaniti" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.G Richardson" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T Kay" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317204v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Damjanov" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Lapparent" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulino-Afonso" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dom&#237;nguez S&#225;nchez" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279387v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L Masters" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019636v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J Mccracken" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benson" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dolding" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flanet" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grenet" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375261v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hill" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abghari" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scott" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bethermin" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C Chapman" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279403v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urbano" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Duc" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poulain" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Nucita" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venhola" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273874v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A Stanford" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Widmer" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tarr&#237;o" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184976v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gavazzi" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411030v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piccirilli" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bahr-Kalus" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Asorey" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L Hale" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118139v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Naidoo" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruiz-Zapatero" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017586v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romelli" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dole" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia-Carpio" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merlin" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375300v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Navarro-Carrera" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I Caputi" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191131v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Finelli" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Akrami" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrews" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballardini" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017013v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gouin" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Sorce" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019498v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tucci" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisset" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338556v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336586v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joudaki" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999075v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Besuner" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Dey" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drlica-Wagner" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruki Ebina" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Fernandez Moroni" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019462v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matamoro Zatarain" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F La Franca" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017511v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichon" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375248v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gentile" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Daddi" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elbaz" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Magnelli" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294712v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talia" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cassata" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118140v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prieto" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grupp" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Costille" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338637v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209369v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Reischke" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018805v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324517v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fu" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410984v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monaco" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Granett" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118133v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S Albuquerque" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Frusciante" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sakr" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Srinivasan" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Atayde" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066939v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphree" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Valdes" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191092v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kubik" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barbier" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clemens" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferriol" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338582v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nouri-Zonoz" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324520v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423497v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouwens" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scialpi" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192732v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Okumura" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Venemans" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324516v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324515v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girardi" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grazian" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430473v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombriser" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Silvestri" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017725v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acebron" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201411v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ocampo" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sapone" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nesseris" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alestas" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garc&#237;a-Bellido" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019652v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vibert" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279372v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324514v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banerji" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petley" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Faisst" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338610v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325023v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375237v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Allen" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Oesch" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.A Bowler" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Matharu" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411057v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anselmi" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Laureijs" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D Racca" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Costa" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courcould Mifsud" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015262v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdul Karim" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aguado" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726168v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paganin" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679338v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mainieri" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anderson" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845245v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sartori" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vielzeuf" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Cousinou" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kov&#225;cs" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129901v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tilquin" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417081v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Slosar" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevork N. Abazajian" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa A. Amin" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915450v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel Meerburg" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adshead" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915441v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aghamousa" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Aguilar" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ahlen" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori E. Allen" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915405v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915320v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Cousinou" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguichine" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748540v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abate" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moniez" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perdereau" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00739709v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdalla" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abraham" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ahn" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685671v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Atteia" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020095" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772713v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Secroun" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628974" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565700v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01060851v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jennings" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863716v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00866822v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660688v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466601v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunner" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.354" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTRVTVWG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066968v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00631409v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3509292" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466880v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picot Cl&#233;mente" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466858v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornic" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klotz" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915496v2" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388006v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176588v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481615v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370416v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boer" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0810.1416" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157870v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette D&#233;cr&#233;au" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Werhlin" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153711v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimald" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154381v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boleve" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazarkeley" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009775v2" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-01217113v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093523v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchot" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Blanc" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guy" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Guillou" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ronayette" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561275" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003974v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Blanc" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311996" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-escoffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2847-7498" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068869215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/escoffier_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAW-1061-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Palanque-Delabrouille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Escoffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Copin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fumana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N Appleton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554627" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E.P Lines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E Collett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rojas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554542" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corcho-Caballero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ascasibar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verdoes Kleijn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C Lovell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Lucia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554582" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Risso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Veropalumbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Branchini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maragliano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de la Torre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhargava" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benoist" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maturi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Melin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urbano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Duc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poulain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A Nucita" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venhola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557270" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baratta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Blot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carbone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556642" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Graet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Secroun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tourneur-Silvain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fourmanoit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556173" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bisigello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodighiero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fotopoulou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ricci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jahnke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554537" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pugno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moresco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sefusatti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Diego" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Congedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schrabback" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556372" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05536197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05515519v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Howell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferguson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annibali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556953" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Quai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pozzetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cassata" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557329" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Roster" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Wright" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hildebrandt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Reischke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ilbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556848" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maciaszek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prieto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grupp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Costille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555859" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Burger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aric&#242;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Linke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E Angulo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Broxterman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kubik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barbier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Clemens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferriol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555777" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stevens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bremer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matamoro Zatarain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554612" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Zalesky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Weaver" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J.R Mcpartland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Murphree" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Valdes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555728" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paterson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schirmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Okumura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Venemans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555106" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouwens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I Caputi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vergani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scialpi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202558490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A La Marca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Margalef-Bentabol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gabarra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Toba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554579" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L Matthewson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Durrer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tutusaus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Altieri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557773" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327702v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vinciguerra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouch&#232;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Castiblanco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Uhlemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557573" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tessore" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Joachimi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ca&#241;as-Herrera" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humphrey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.C Cunha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tortora" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452468" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316395v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdurro'Uf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nersesian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kovacic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554516" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Archidiacono" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesgourgues" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Casas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pamuk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sch&#246;neberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450859" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830664v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ragagnin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andreon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biviano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dolag" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451347" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701123v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ingoglia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sereno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Farrens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giocoli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452122" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ealet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450786" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hormuth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G.-Y Lee" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Scott" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450345" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324519v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903756v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scognamiglio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schrabback" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tewes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hoekstra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451587" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701124v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fiorini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brando" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Breton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452180" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454442v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.01489" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Busillo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Metcalf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Nightingale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meneghetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554538" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Selwood" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Landt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450894" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592354v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cropper" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Bahlawan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azzollini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450996" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701127v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Csizi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jansen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452129" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andreadis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nemani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453111" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679170v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Toft" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B Sanders" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451849" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666197v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#246;hringer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cucciati" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dannerbauer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451683" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016966v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellhouse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Golden-Marx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P Bamford" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Hatch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kluge" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553887" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701126v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Koyama" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bose" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carrilho" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452184" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262930v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Angora" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bazzanini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosati" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553984" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769654v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verza" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Degni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pisani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Hamaus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Massara" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae07d9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05381420v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Larsen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M N Ferguson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Howell" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554661" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088172v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. d'Assignies Doumerg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Padilla" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555551" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096577v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koshy George" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boselli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#252;mmel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lan&#231;on" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554836" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679187v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451857" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701125v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R&#225;cz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C Le Brun" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-A Winther" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452185" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631618v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwagereit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucko" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parimbelli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K Giri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451611" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187936v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sartori" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vielzeuf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoffier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cousinou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453562" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05484080v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monaco" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parimbelli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elkhashab" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvalaggio" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556459" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592257v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Voggel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saifollahi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Larsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantiello" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450851" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726231v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y Elkhashab" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertacca" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porciani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Salvalaggio" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aghanim" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452480" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204999v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de la Torre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marulli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keih&#228;nen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viitanen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553927" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143255v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baratta" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347164" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05392858v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saifollahi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethermin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554667" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019169v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferraiuolo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mastrogiovanni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Escoffier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kajfasz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555124" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592210v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J Castander" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fosalba" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carretero" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450853" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324289v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Lesci" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radovich" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Castignani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348743" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127783v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Adame" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aguilar" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ahlen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alam" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aldering" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad0b08" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892184v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fumagalli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245540" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127785v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ad3217" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726399v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serrano" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudelot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pollack" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349128" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268683v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346993" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273958v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sciotti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F Cardone" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348389" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326406v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pezzotta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moretti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zennaro" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moradinezhad Dizgah" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crocce" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348939" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04585195v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lusso" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selwood" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allevato" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderone" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348326" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566000v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Congedo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Miller" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N Taylor" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cross" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J Duncan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450617" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326856v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Boschetti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vielzeuf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Cousinou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Escoffier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jullo" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/067" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659735v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Enia" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451425" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553145v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dournac" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ili&#263;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Tutusaus Lleixa" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450368" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700348v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castro" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fumagalli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bocquet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borgani" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451230" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287587v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jelic-Cizmek" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sorrenti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepori" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonvin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348628" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998732v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Deshpande" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kitching" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hall" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Brown" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346110" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205044v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tanidis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinelli" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347870" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764774v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massimo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tortora" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450446" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308845v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marinucci" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietroni" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348784" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991062v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giocoli" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despali" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346058" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174681v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Leuzzi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Moscardini" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347244" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273972v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costanzi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dakin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348388" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455731v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scharr&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschmann" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charlot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontanot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449500" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556441v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348680" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759542v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Amaro-Seoane" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Andrews" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arca Sedda" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Askar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baghi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-022-00041-y" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841727v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuchner" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellano" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245042" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866216v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. C. Cunha" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244307" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105058v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Th&#252;rmer" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bras" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin-Fleitas" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346635" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841758v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245041" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447271v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sirignano" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346177" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241498v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202376024" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737493v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonici" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carbone" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davini" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paganin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244445" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947319v2" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Conselice" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3810" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765863v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Lan" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tojeiro" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xavier Prochaska" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Davis" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aca5fa" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04079759v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Angulo" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bocquet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244674" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669190v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auclair" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bacon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Baker" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Barreiro" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-023-00045-2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986111v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ajani" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baldi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyle" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346017" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062455v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346252" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691899v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahl&#233;n" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244095" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935710v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. van Mierlo" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Caputi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950e" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689519v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abareshi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahlen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Alam" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Alexander" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ac882b" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713249v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Arun" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enis Belgacem" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benkel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Berti" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-022-00036-9" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737954v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro'Uf Abdurro'Uf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Accetta" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Silva Aguirre" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Ahumada" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac4414" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737445v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Nicola" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabricius" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Snigula" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243604" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866172v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Mierlo" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caputi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416454v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paviot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de La Torre" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Mattia" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhao" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bautista" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac560" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426564v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142073" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917155v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aubert" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Hawken" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seshadri Nadathur" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac828" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917305v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Rossi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Choi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongin Moon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian E. Bautista" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Gil-Mar&#237;n" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3955" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917304v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tamone" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Avila" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Peacock" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1150" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911947v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Avila" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Balland" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.083533" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150572v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aubourg" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brax" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Castender" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Codis" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09717-9" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917303v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Wang" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong-Bo Zhao" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver H. E. Philcox" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2593" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916285v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almeida" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Anders" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anderson" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab929e" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917444v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Woodfinden" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will J. Percival" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3074" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338345v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hawken" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2020/06/012" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917310v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vargas Magana" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromenteau" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2800" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917301v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Raichoor" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gorgoni" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3050" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917311v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vargas-Maga&#241;a" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2455" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917308v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley J. Ross" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Tojeiro" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bailey" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2416" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116530v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferraro" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntazir Abidi" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ansarinejad" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915474v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Rhodes" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Asorey" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020976v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguado" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Andrews" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aaf651" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806985v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C Cousinou" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -J Hawken" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2019.03.001" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080700v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Amin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Meyers" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wallisch" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevork Abazajian" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088587v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Cousinou" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834629" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914457v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierros Ntelis" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ealet" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hamilton" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam James Hawken" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/12/014" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787805v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Abolfathi" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Aguado" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguilar" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almeida" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa9e8a" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582830v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Ata" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beutler" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bizyaev" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx721" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593779v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanton" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bershady" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco D. Albareti" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7567" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669537v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8992" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582894v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2017/07/014" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01462219v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Sutter" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lavaux" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.091302" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441175v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comparat" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delubac" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvel" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raichoor" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Kneib" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527377" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434359v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Hsun Chuang" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Prada" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Pellejero-Ibanez" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Cuesta" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1535" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380073v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Tutusaus" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupays" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zolnierowski" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.103511" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440706v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Paul Kneib" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/151/2/44" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01223398v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anders" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/219/1/12" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290112v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Comparat" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424767" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300542v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525670" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00988069v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-014-0702-0" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903677v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Ahn" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Alexandroff" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/211/2/17" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071593v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/05/001" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071201v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2701-6" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441852v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/11/017" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01223440v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anderson" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailey" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beutler" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bhardwaj" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu523" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071564v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2014.06.002" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551983v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Ho" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Xu" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel S&#225;nchez" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross O'Connell" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1681" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071600v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/786/1/L5" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863859v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/03/T03006" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677745v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/1/19" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863234v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/03/006" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135392v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas-Maga&#241;a" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Bautista" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. Hamilton" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Busca" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Aubourg" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220790" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730989v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.11.010" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00731047v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Dawson" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Schlegel" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/145/1/10" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719510v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kneib" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zoubian" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts127" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135470v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322169" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071611v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adri&#225;n-Martinez" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/11/032" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861705v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2606-4" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00865316v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schimd" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shan" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt797" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709861v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2013/06/008" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660651v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.12.003" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677713v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.02.007" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677756v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/08/T08002" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855216v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/760/1/53" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575008v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. R. Puckett" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Brash" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gayou" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Jones" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pentchev" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.045203" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626477v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.01.060" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00708572v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2012.06.001" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00709863v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.07.002" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757305v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Anderton" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/2/21" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626650v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.11.011" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561019v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.01.003" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591478v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allende Prieto" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. An" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Anderson" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/2/29" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00593848v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.103" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605777v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taupier-Letage" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.06.006" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662779v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Eisenstein" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Weinberg" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Aihara" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/142/3/72" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00545854v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.11.070" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722474v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.12.004" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00706734v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deokkeun An" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/195/2/26" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00626444v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/743/1/L14" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00561381v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.225" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03625649v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anvar" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-7-739-2010" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474914v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.09.053" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441853v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.12.002" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801099v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Samarai" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.02.006" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671849v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2010.07.001" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365372v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.02.008" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110813v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.09.098" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00131812v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Kelly" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Roch&#233;" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chai" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Jones" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.025201" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172465v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.08.148" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00136988v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2007.05.325" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110746v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2006.07.004" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024386v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bertin" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brossard" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burtin" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavata" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.05.067" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024528v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Roche" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.102001" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024498v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Aniol" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Armstrong" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Averett" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.065501" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021745v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcorn" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Anderson" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.M. Annand" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auerbach" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2003.11.415" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01224727v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Grames" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Sinclair" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chudakov" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenker" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.7.042802" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011354v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmokhtar" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertozzi" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bimbot" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Brash" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092301" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012287v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frois" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021543v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009719v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Falletto" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardin" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyer" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)01049-4" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01224731v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neyret" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pussieux" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auger" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(99)01092-X" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003637v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Calarco" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480287v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paviot" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hoffmann" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Codis" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480336v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kraljic" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laigle" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balogh" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jablonka" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Kuchner" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480264v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tallada-Cresp&#237;" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480318v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tarsitano" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schreiber" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Miyatake" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Nishizawa" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443519v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Borghi" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Moresco" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I Anderson" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelita Carbone" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatti" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472309v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#228;rcher" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Eggemeier" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443563v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tomasetti" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Milakovi&#263;" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472278v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kang" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480350v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Annibali" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.N Ferguson" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Sanchez-Alarcon" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dimauro" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K Hunt" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375269v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375206v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Serjeant" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336634v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W.K Goh" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonici" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025521v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mohandasan" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L Smart" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reyl&#233;" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Garrido" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017691v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mai" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mei" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cleland" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Bartlett" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025494v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#381;erjal" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sedighi" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L Mart&#237;n" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lodieu" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006221v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Duret" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118139v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Naidoo" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruiz-Zapatero" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184976v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gavazzi" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019636v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J Mccracken" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benson" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dolding" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flanet" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grenet" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375261v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hill" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abghari" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scott" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bethermin" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C Chapman" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273874v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A Stanford" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Widmer" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tarr&#237;o" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411030v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piccirilli" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bahr-Kalus" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Asorey" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L Hale" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017097v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Holloway" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verma" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Marshall" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A More" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362719v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gayoux" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-S Corasaniti" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.G Richardson" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T Kay" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279387v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L Masters" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019421v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Iglesias-Navarro" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Knapen" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317184v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salvato" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Buchner" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shirley" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lusso" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317204v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Damjanov" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Lapparent" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulino-Afonso" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dom&#237;nguez S&#225;nchez" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423445v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schuldt" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018834v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Polenta" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frailis" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alavi" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Awad" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224678v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aussel" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tereno" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alguero" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262963v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malavasi" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sarron" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385143v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Z Yang" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cusin" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mandic" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scarlata" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Suresh" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017586v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romelli" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dole" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia-Carpio" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merlin" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375300v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Navarro-Carrera" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017013v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gouin" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Sorce" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191131v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Finelli" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Akrami" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrews" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballardini" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019498v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tucci" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisset" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999075v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Besuner" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Dey" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drlica-Wagner" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruki Ebina" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Fernandez Moroni" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019462v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matamoro Zatarain" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F La Franca" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375248v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gentile" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Daddi" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Elbaz" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Magnelli" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336586v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joudaki" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017511v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichon" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338556v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338637v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338582v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nouri-Zonoz" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118133v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S Albuquerque" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Frusciante" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sakr" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Srinivasan" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Atayde" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018805v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324517v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fu" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324520v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410984v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monaco" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Granett" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430473v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombriser" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Silvestri" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019652v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vibert" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017725v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acebron" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324516v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324515v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girardi" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grazian" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201411v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ocampo" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sapone" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nesseris" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alestas" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garc&#237;a-Bellido" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325023v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324514v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Banerji" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petley" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Faisst" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411057v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anselmi" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Laureijs" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D Racca" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Costa" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courcould Mifsud" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375237v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Allen" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Oesch" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.A Bowler" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Matharu" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279372v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338610v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015262v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdul Karim" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aguado" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726168v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paganin" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679338v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mainieri" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anderson" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845245v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sartori" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vielzeuf" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Cousinou" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kov&#225;cs" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417081v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Slosar" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevork N. Abazajian" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa A. Amin" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129901v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tilquin" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915450v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel Meerburg" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adshead" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915441v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aghamousa" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Aguilar" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ahlen" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori E. Allen" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915405v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915320v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -C. Cousinou" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguichine" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748540v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abate" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moniez" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perdereau" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00739709v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schlegel" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdalla" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abraham" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ahn" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685671v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Atteia" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020095" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772713v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Secroun" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628974" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565700v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01060851v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jennings" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00863716v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00866822v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660688v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466601v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunner" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.06.354" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTRVTVWG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066968v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00631409v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3509292" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466880v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picot Cl&#233;mente" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466858v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornic" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klotz" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915496v2" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388006v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00176588v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481615v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370416v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boer" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.0810.1416" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157870v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canu" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette D&#233;cr&#233;au" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Werhlin" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontaine" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153711v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimald" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154381v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boleve" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazarkeley" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009775v2" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/tel-01217113v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093523v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchot" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Blanc" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guy" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Guillou" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ronayette" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561275" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003974v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Blanc" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311996" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>