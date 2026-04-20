--- v0 (2026-03-27)
+++ v1 (2026-04-20)
@@ -957,654 +957,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical characterization of “Lorraine limestones” from the Saint-Paul Cathedral of Liège (Belgium): assumptions for the true provenance of the building stones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyoxometalate-Ionic Liquids (POM-ILs) as Anticorrosion and Antibacterial Coatings for Natural Stones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archismita Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Xavier Lecuit</w:t>
+                <w:t xml:space="preserve">Isabel Franco castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Daniel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boulvain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dechamps</w:t>
+                <w:t xml:space="preserve">Carolina González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-018-7554-8⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (45), pp.14926-14931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201809893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409946v1</w:t>
+                <w:t xml:space="preserve">hal-02945643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxometalate-Ionic Liquids (POM-ILs) as Anticorrosion and Antibacterial Coatings for Natural Stones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Archismita Misra</w:t>
+                <w:t xml:space="preserve">A new preventive coating for building stones mixing a water repellent and an eco-friendly biocide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Franco castillo</w:t>
+                <w:t xml:space="preserve">Nathalie N. Vaillant-Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Muller</w:t>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina González</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (45), pp.14926-14931. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.132-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201809893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945643v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new preventive coating for building stones mixing a water repellent and an eco-friendly biocide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les calcaires du Bajocien de la cuesta du Dogger à Dom-le-Mesnil et Hannogne-Saint-Martin (Ardennes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Calandra</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société d'Etudes des Sciences Naturelles de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.15-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409969v1</w:t>
+                <w:t xml:space="preserve">hal-02409990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of acid weathering on natural and artificial building stones according to the current atmospheric SO2/NO x rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eyssautier-Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gibeaux</w:t>
+                <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12665-018-7467-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les calcaires du Bajocien de la cuesta du Dogger à Dom-le-Mesnil et Hannogne-Saint-Martin (Ardennes).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Geochemical characterization of “Lorraine limestones” from the Saint-Paul Cathedral of Liège (Belgium): assumptions for the true provenance of the building stones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavier Lecuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boulvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dechamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société d'Etudes des Sciences Naturelles de Reims</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-018-7554-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409990v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Factors of Seasonal Changes in Salt Efflorescence Observed on Building Stones Used at Orval Abbey, Southern Belgium</w:t>
               </w:r>
@@ -1616,51 +1616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Osawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Oguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,295 +1718,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of acid rain weathering effect on natural and artificial carbonate stones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">GIS-based variability of building materials towards the Île-de-France cuesta (Paris Basin, France): inventory, distribution, uses and relationship with the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Turmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eyssautier-Chuine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-016-5555-z⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416 (1), pp.113 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP416.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291805v1</w:t>
+                <w:t xml:space="preserve">hal-01689073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS-based variability of building materials towards the Île-de-France cuesta (Paris Basin, France): inventory, distribution, uses and relationship with the environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Simulation of acid rain weathering effect on natural and artificial carbonate stones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eyssautier-Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Deroin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Eyssautier-Chuine</w:t>
+                <w:t xml:space="preserve">Alexandre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 416 (1), pp.113 - 131. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP416.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-016-5555-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689073v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorophyll Fluorescence and Colorimetric Analysis for Monitoring the Algal Development on Biocide-Treated Stone</w:t>
               </w:r>
@@ -2031,51 +2031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2311,64 +2311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (2), pp.177-187. </w:t>
@@ -2400,415 +2400,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of the properties and salt weathering susceptibility of natural and reconstituted stones of the Orval Abbey (Belgium)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Thomachot-Schneider</w:t>
+                <w:t xml:space="preserve">Estimation de l'efficacité et de la durabilité par vieillissement naturel des produits protecteurs de la pierre : le programme HYBRIPROTECH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gommeaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (5), pp.547-553</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303116v1</w:t>
+                <w:t xml:space="preserve">hal-02990120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'efficacité et de la durabilité par vieillissement naturel des produits protecteurs de la pierre : le programme HYBRIPROTECH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of the weathering susceptibility of natural and artificial stones making up different parts of the Orval Abbey (Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Oguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (5), pp.547-553</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63, pp.1447-1461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990120v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of the weathering susceptibility of natural and artificial stones making up different parts of the Orval Abbey (Belgium)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A comparison of the properties and salt weathering susceptibility of natural and reconstituted stones of the Orval Abbey (Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eyssautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 63, pp.1447-1461</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 63 (7-8), pp.1447-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-010-0743-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990283v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic structural analysis of AG10 well (Gulf of Corinth, Greece)</w:t>
               </w:r>
@@ -3123,51 +3123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3235,77 +3235,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broccolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Pani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan Geosciences Union Meeting - JPGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3438,51 +3438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of micro-organisms development on stone monuments thanks to the stimulated infrared thermography and SVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,277 +3618,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les calcaires du Bajocien dans l’architecture gothique de l’ancien diocèse de Liège (Belgique, Wallonie) : origine, diffusion et usages d’un « matériau d’importation » médiéval</w:t>
+                <w:t xml:space="preserve">Combined portable Non Destructive Techniques (NDT) in order to assess the decay of building stones in urban environment, the case study of St André Church (Reims, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Piavaux</w:t>
+                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Baillieul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Pierre à pierre I »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">World Multidisciplinary Earth Sciences Symposium, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990241v1</w:t>
+                <w:t xml:space="preserve">hal-02949733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined portable Non Destructive Techniques (NDT) in order to assess the decay of building stones in urban environment, the case study of St André Church (Reims, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les calcaires du Bajocien dans l’architecture gothique de l’ancien diocèse de Liège (Belgique, Wallonie) : origine, diffusion et usages d’un « matériau d’importation » médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Piavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Gibeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+                <w:t xml:space="preserve">F. Boulvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Vázquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+                <w:t xml:space="preserve">Frans Doperé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Multidisciplinary Earth Sciences Symposium, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque « Pierre à pierre I »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949733v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gaveau-Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4396,90 +4396,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les calcaires du Bajocien dans l’architecture gothique de l’ancien diocèse de Liège (Belgique, Wallonie) : origines, diffusion et usages d’un « matériau d’importation » médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Piavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boulvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Doperé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9291DBE0"/>
+    <w:nsid w:val="113C42BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4996,51 +4996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-eyssautier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8109-1367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066855047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier&#8208;chuine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant&#8208;gaveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2023.105729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04088249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archismita Misra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03382328v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2021.105322" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09613218.2020.1730740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavier Lecuit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulvain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7554-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco&#8197;castillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809893" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Calandra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.03.022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vazquez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7467-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Osawa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Oguchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5026/jgeography.126.439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5555-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turmel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deroin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP416.16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pleck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210289201607020055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.02.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S95D9WG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2013-026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03303116v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oguchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0743-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69685E213B6A5D17922C8ACE88A4272A09C48E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Oguchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Micarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Delle Piane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.01.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPLSCGNP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00411.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5D86XVL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917117v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broccolato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reffuveille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.p53" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piavaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillieul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulvain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bodnar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-eyssautier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8109-1367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066855047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier&#8208;chuine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant&#8208;gaveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2023.105729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04088249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archismita Misra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03382328v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2021.105322" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09613218.2020.1730740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco&#8197;castillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809893" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Calandra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.03.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibeaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vazquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7467-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavier Lecuit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulvain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7554-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Osawa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Oguchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5026/jgeography.126.439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turmel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deroin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP416.16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5555-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pleck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210289201607020055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.02.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S95D9WG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2013-026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Oguchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03303116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oguchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0743-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69685E213B6A5D17922C8ACE88A4272A09C48E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Micarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Delle Piane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.01.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPLSCGNP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00411.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5D86XVL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917117v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broccolato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reffuveille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.p53" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piavaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillieul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulvain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bodnar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>