--- v1 (2026-04-20)
+++ v2 (2026-05-15)
@@ -1225,252 +1225,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les calcaires du Bajocien de la cuesta du Dogger à Dom-le-Mesnil et Hannogne-Saint-Martin (Ardennes).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of acid weathering on natural and artificial building stones according to the current atmospheric SO2/NO x rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Guérin</w:t>
+                <w:t xml:space="preserve">S. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eyssautier-Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société d'Etudes des Sciences Naturelles de Reims</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-018-7467-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409990v1</w:t>
+                <w:t xml:space="preserve">hal-02988689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of acid weathering on natural and artificial building stones according to the current atmospheric SO2/NO x rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vazquez</w:t>
+                <w:t xml:space="preserve">Les calcaires du Bajocien de la cuesta du Dogger à Dom-le-Mesnil et Hannogne-Saint-Martin (Ardennes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Eyssautier-Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société d'Etudes des Sciences Naturelles de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.15-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988689v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical characterization of “Lorraine limestones” from the Saint-Paul Cathedral of Liège (Belgium): assumptions for the true provenance of the building stones</w:t>
               </w:r>
@@ -1776,51 +1776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 416 (1), pp.113 - 131. </w:t>
@@ -1858,77 +1858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of acid rain weathering effect on natural and artificial carbonate stones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2648,51 +2648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of the properties and salt weathering susceptibility of natural and reconstituted stones of the Orval Abbey (Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,51 +3438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of micro-organisms development on stone monuments thanks to the stimulated infrared thermography and SVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eyssautier-Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="113C42BF"/>
+    <w:nsid w:val="036A7D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4996,51 +4996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-eyssautier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8109-1367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066855047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier&#8208;chuine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant&#8208;gaveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2023.105729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04088249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archismita Misra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03382328v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2021.105322" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09613218.2020.1730740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco&#8197;castillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809893" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Calandra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.03.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibeaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vazquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7467-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavier Lecuit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulvain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7554-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Osawa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Oguchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5026/jgeography.126.439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turmel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deroin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP416.16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5555-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pleck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210289201607020055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.02.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S95D9WG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2013-026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Oguchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03303116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oguchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0743-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69685E213B6A5D17922C8ACE88A4272A09C48E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Micarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Delle Piane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.01.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPLSCGNP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00411.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5D86XVL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917117v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broccolato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reffuveille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.p53" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piavaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillieul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulvain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bodnar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-eyssautier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8109-1367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066855047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier&#8208;chuine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant&#8208;gaveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202500043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2023.105729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04088249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco-Castillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archismita Misra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archimista Misra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03382328v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2021.105322" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mouhoubi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bodnar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09613218.2020.1730740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Franco&#8197;castillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201809893" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Calandra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.03.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier-Chuine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vazquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7467-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02409990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavier Lecuit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulvain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7554-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Osawa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Oguchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Eyssautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5026/jgeography.126.439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turmel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Deroin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP416.16" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5555-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01753574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pleck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210289201607020055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.02.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S95D9WG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2013-026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Oguchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03303116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gommeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oguchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eyssautier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0743-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C69685E213B6A5D17922C8ACE88A4272A09C48E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Micarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Delle Piane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.01.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPLSCGNP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00411.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5D86XVL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917117v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broccolato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03426317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mouhoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reffuveille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.p53" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Gibeaux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piavaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillieul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulvain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Doper&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bodnar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>