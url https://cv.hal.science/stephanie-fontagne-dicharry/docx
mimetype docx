--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc nutrition at first feeding imprints a programming effect on growth and hepatic lipid metabolism in juvenile rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of dietary Selenium and its role in Mercury fate in cultured fish rainbow trout with two sustainable aquafeeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marchán-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Jesu Prabhu Philip</w:t>
+                <w:t xml:space="preserve">Silvia Queipo-Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haohang Fang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Warren Corns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Herman</w:t>
+                <w:t xml:space="preserve">Florence Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 592, </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 447, pp.138865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.138865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643813v1</w:t>
+                <w:t xml:space="preserve">hal-04509051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision formulation, a new concept to improve dietary amino acid absorption based on the study of cationic amino acid transporters</w:t>
+                <w:t xml:space="preserve">Zinc nutrition at first feeding imprints a programming effect on growth and hepatic lipid metabolism in juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
+                <w:t xml:space="preserve">Antony Jesu Prabhu Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Pinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">Haohang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizig Le-Garrec</w:t>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Wayman</w:t>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (2), pp.108894. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.108894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475149v1</w:t>
+                <w:t xml:space="preserve">hal-04643813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-mediated autophagy protects against hyperglycemic stress</w:t>
               </w:r>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin B6 and selenium supplementation induce contrasting effects in the transsulfuration pathway of juvenile rainbow trout (Oncorhynchus mykiss) with interactive effects in stressed fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+                <w:t xml:space="preserve">Precision formulation, a new concept to improve dietary amino acid absorption based on the study of cationic amino acid transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le-Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Wayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741354⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (2), pp.108894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.108894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714917v1</w:t>
+                <w:t xml:space="preserve">hal-04475149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dietary Selenium and its role in Mercury fate in cultured fish rainbow trout with two sustainable aquafeeds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maïté Bueno</w:t>
+                <w:t xml:space="preserve">Vitamin B6 and selenium supplementation induce contrasting effects in the transsulfuration pathway of juvenile rainbow trout (Oncorhynchus mykiss) with interactive effects in stressed fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Broughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pannier</w:t>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 447, pp.138865. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 593, pp.741354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.138865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509051v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary and/or parental supplementation with selenium and mercury on their localisation in rainbow trout fry tissues (Oncorhynchus mykiss) by quantitative LA-ICP MS imaging</w:t>
               </w:r>
@@ -1276,429 +1276,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying Phospholipids in Organic Samples Using a Hydrophilic Interaction Liquid Chromatography–Inductively Coupled Plasma High-Resolution Mass Spectrometry (HILIC-ICP-HRMS) Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Wladimir Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27694127.2024.2403956⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (38), pp.15142-15150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794731v1</w:t>
+                <w:t xml:space="preserve">hal-04699094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring mercury detoxification in fish: the role of selenium from tuna byproduct diets for sustainable aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud El Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Fernández-Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren T Corns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 480, pp.135779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Phospholipids in Organic Samples Using a Hydrophilic Interaction Liquid Chromatography–Inductively Coupled Plasma High-Resolution Mass Spectrometry (HILIC-ICP-HRMS) Method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Dayton</w:t>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Guillemant</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (38), pp.15142-15150. </w:t>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2024.2403956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699094v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polymer films and biological matrices standards for selenium, mercury and endogenous elements quantitative LA-ICP MS imaging in entire rainbow trout fry</w:t>
               </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.P. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2076,299 +2076,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are the Main Methionine Sources Equivalent? A Focus on DL-Methionine and DL-Methionine Hydroxy Analog Reveals Differences on Rainbow Trout Hepatic Cell Lines Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Annaëlle Marcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23062935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681823v1</w:t>
+                <w:t xml:space="preserve">hal-03638227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the Main Methionine Sources Equivalent? A Focus on DL-Methionine and DL-Methionine Hydroxy Analog Reveals Differences on Rainbow Trout Hepatic Cell Lines Functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaëlle Marcé</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (6), </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23062935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03638227v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effect of parental selenium supplementation on the one-carbon metabolism in rainbow trout ( Oncorhynchus mykiss ) fry exposed to hypoxic stress</w:t>
               </w:r>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Wischhusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,429 +2616,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Selenium Nutrition Affects the One-Carbon Metabolism and the Hepatic DNA Methylation Pattern of Rainbow Trout (Oncorhynchus mykiss) in the Progeny</w:t>
+                <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Wischhusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life10080121⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911045v1</w:t>
+                <w:t xml:space="preserve">hal-02861694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selenium sources in plant-based diets on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles under chronic stress exposure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parental Selenium Nutrition Affects the One-Carbon Metabolism and the Hepatic DNA Methylation Pattern of Rainbow Trout (Oncorhynchus mykiss) in the Progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaya Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735684⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life10080121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907268v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of selenium sources in plant-based diets on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles under chronic stress exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Wischhusen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 155, pp.99-113. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 529, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861694v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary selenium in rainbow trout (Oncorhynchus mykiss) broodstock on antioxidant status, its parental transfer and oxidative status in the progeny</w:t>
               </w:r>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Geraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 507, pp.126-138. </w:t>
@@ -3184,51 +3184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Tatiana Kalinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Robaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,710 +3554,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating dietary supply of microminerals as a premix in a complete plant ingredient-based diet to juvenile rainbow trout (Oncorhynchus mykiss)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Dietary Methionine Level on Muscle Growth Mechanisms in Juvenile Rainbow Trout (Oncorhynchus Mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Schrama</w:t>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (1), pp.539-547. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 483, pp.273-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/anu.12586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602270v1</w:t>
+                <w:t xml:space="preserve">hal-02139715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dietary Methionine Level on Muscle Growth Mechanisms in Juvenile Rainbow Trout (Oncorhynchus Mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating dietary supply of microminerals as a premix in a complete plant ingredient-based diet to juvenile rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+                <w:t xml:space="preserve">J.W. Schrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bazin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+                <w:t xml:space="preserve">C. Mariojouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 483, pp.273-285. </w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.539-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/anu.12586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139715v1</w:t>
+                <w:t xml:space="preserve">hal-01602270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium-enriched yeast improves the antioxidant status and selenium body content of rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parental and Early-Feeding Effects of Dietary Methionine in Rainbow Trout (Oncorhynchus Mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Richard</w:t>
+                <w:t xml:space="preserve">Cláudia Aragão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.S. Castro</w:t>
+                <w:t xml:space="preserve">Sadasivam J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tacon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aqua Feed</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469, pp.16-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.11.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901317v1</w:t>
+                <w:t xml:space="preserve">hal-02139717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water exchange rate in RAS and dietary inclusion of micro-minerals influence growth, body composition and mineral metabolism in common carp</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selenium-enriched yeast improves the antioxidant status and selenium body content of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stouten</w:t>
+                <w:t xml:space="preserve">N. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Aqua Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Oct 17, pp.30-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549612v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental and Early-Feeding Effects of Dietary Methionine in Rainbow Trout (Oncorhynchus Mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water exchange rate in RAS and dietary inclusion of micro-minerals influence growth, body composition and mineral metabolism in common carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469, pp.16-27. </w:t>
+              <w:t xml:space="preserve">, 2017, 471, pp.8-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.11.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139717v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deproteinization assessment using isotopically enriched compounds to trace the coprecipitation of low-molecular-weight selenium species with proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bouzas-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, August 2017, 530 (1), pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4356,77 +4356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses in Micro-Mineral Metabolism in Rainbow Trout to Change in Dietary Ingredient Composition and Inclusion of a Micro-Mineral Premix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4605,351 +4605,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the forms and levels of dietary selenium on antioxidant status and oxidative stress-related parameters in rainbow trout (Oncorhynchus mykiss) fry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of endogenous loss and maintenance need for minerals in rainbow trout (Oncorhynchus mykiss) fed fishmeal or plant ingredient-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam J. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mariojouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 113 (12), pp.1876-1887. </w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.243-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114515001300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10695-014-0020-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901408v1</w:t>
+                <w:t xml:space="preserve">hal-01548682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of endogenous loss and maintenance need for minerals in rainbow trout (Oncorhynchus mykiss) fed fishmeal or plant ingredient-based diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the forms and levels of dietary selenium on antioxidant status and oxidative stress-related parameters in rainbow trout (Oncorhynchus mykiss) fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haokun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (1), pp.243-253. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (12), pp.1876-1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-014-0020-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114515001300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548682v1</w:t>
+                <w:t xml:space="preserve">hal-01901408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Dietary Selenium Species on Selenoamino Acid Levels in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,64 +5039,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5160,77 +5160,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-prandial changes in plasma mineral levels in rainbow trout fed a complete plant ingredient based diet and the effect of supplemental di-calcium phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5287,381 +5287,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal anomalies in reared European fish larvae and juveniles. Part 1 : normal and anomalous skeletogenic processes</w:t>
+                <w:t xml:space="preserve">Selection for high muscle fat in rainbow trout induces potentially higher chylomicron synthesis and PUFA biosynthesis in the intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Boglione</w:t>
+                <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Gavaia</w:t>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Koumoundouros</w:t>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Gisbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mari Moren</w:t>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12015⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (2), pp.417-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652809v1</w:t>
+                <w:t xml:space="preserve">hal-02647642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for high muscle fat in rainbow trout induces potentially higher chylomicron synthesis and PUFA biosynthesis in the intestine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skeletal anomalies in reared European fish larvae and juveniles. Part 1 : normal and anomalous skeletogenic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Boglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biju Kamalam</w:t>
+                <w:t xml:space="preserve">Paulo Gavaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Giorgos Koumoundouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+                <w:t xml:space="preserve">Enric Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge I. Geurden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+                <w:t xml:space="preserve">Mari Moren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 164 (2), pp.417-427. </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.S99-S120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02647642v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal anomalies in reared European fish larvae and juveniles. Part 2 : main typologies, occurrences and causative factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Boglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gavaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Eckard Witten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Moren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.S121-S167. </w:t>
@@ -5862,77 +5862,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and molecular responses to dietary phospholipids vary between fry and early juvenile stages of rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Dapra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6116,51 +6116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,77 +6262,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 297 (1-4), pp.141-150. </w:t>
@@ -6853,51 +6853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary oxidized lipid and vitamin A on the early development and antioxidant status of Siberian sturgeon (Acipenser baeri) larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,51 +6999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary oxidized lipid and vitamin A on the early development and antioxidant status of Siberian sturgeon (Acipenser baeri) larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7111,51 +7111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of hexokinase I and hexokinase IV (glucokinase) gene expressions in common carp (Cyprinus carpio) related to diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,243 +7213,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and survival of European sea bass (Dicentrarchus labrax) larvae fed from first feeding on compound diets containing medium-chain triacylglycerols</w:t>
+                <w:t xml:space="preserve">Effects of dietary medium-chain triacylglycerols (tricaprylin and tricaproin) and phospholipid supply on survival, growth and lipid metabolism in common carp (Cyprinus carpio L.) larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robin</w:t>
+                <w:t xml:space="preserve">L. Burtaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 190, pp.261-271</w:t>
+              <w:t xml:space="preserve">, 2000, 190, pp.289-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686308v1</w:t>
+                <w:t xml:space="preserve">hal-02694720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary medium-chain triacylglycerols (tricaprylin and tricaproin) and phospholipid supply on survival, growth and lipid metabolism in common carp (Cyprinus carpio L.) larvae</w:t>
+                <w:t xml:space="preserve">Growth and survival of European sea bass (Dicentrarchus labrax) larvae fed from first feeding on compound diets containing medium-chain triacylglycerols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Burtaire</w:t>
+                <w:t xml:space="preserve">J. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 190, pp.289-303</w:t>
+              <w:t xml:space="preserve">, 2000, 190, pp.261-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694720v1</w:t>
+                <w:t xml:space="preserve">hal-02686308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of common carp (Cyprinus carpio) larvae to different dietary levels and forms of supply of medium-chain fatty acids</w:t>
               </w:r>
@@ -7746,51 +7746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological changes induced by dietary phospholipids in intestine and liver of common carp (Cyprinus carpio L.) larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7867,260 +7867,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic omega-3 and carotenoid-enriched camelina oil on fillet quality of rainbow trout Oncorhynchus mykiss</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFECTS OF PARENTAL AND EARLY LIFE FEEDING WITH SUSTAINABLE FISHMEAL THROUGHT QUANTITATIVE LA-ICPMS IMAGING OF SELENIUM AND MERCURY IN RAINBOW TROUT FRY TISSUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mounicou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076072v1</w:t>
+                <w:t xml:space="preserve">hal-05405299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF PARENTAL AND EARLY LIFE FEEDING WITH SUSTAINABLE FISHMEAL THROUGHT QUANTITATIVE LA-ICPMS IMAGING OF SELENIUM AND MERCURY IN RAINBOW TROUT FRY TISSUES</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transgenic omega-3 and carotenoid-enriched camelina oil on fillet quality of rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelico Madaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Fernandez Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Erik Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malthe Hvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">AQUA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405299v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -8503,51 +8503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Broughton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAS, Sep 2023, Vienna, Austria</w:t>
@@ -8570,411 +8570,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie quantitative du sélénium chez les poissons d'aquaculture par LA-ICPMS</w:t>
+                <w:t xml:space="preserve">Quantitative bioimaging of selenium in rainbow trout by LA-ICP MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mounicou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectr'Atom 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloquium Spectroscopicum Internationale XLII (CSI XLII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219977v1</w:t>
+                <w:t xml:space="preserve">hal-04219985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative bioimaging of selenium in rainbow trout by LA-ICP MS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of dietary astaxanthin on lipid and glucose metabolism in liver of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica B. Betancor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sprague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Spectroscopicum Internationale XLII (CSI XLII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">International Symposium of Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISFNF, Jun 2022, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219985v1</w:t>
+                <w:t xml:space="preserve">hal-05076080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary astaxanthin on lipid and glucose metabolism in liver of rainbow trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie quantitative du sélénium chez les poissons d'aquaculture par LA-ICPMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mounicou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISFNF, Jun 2022, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Spectr'Atom 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076080v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of dietary selenium and methylmercury interactions on growth, digestibility and retention in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Jesu Prabhu Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9029,64 +9029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary methylmercury and selenium interactions in rainbow trout juveniles (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud El Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Queipo-Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Marchán-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9141,77 +9141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress oxydant, performances et santé chez les animaux de rente - des périodes critiques communes à différentes espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9391,90 +9391,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary astaxanthin on the oxidative stress response caused by episodic hyperoxia in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Kalinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.E. Robaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9516,64 +9516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of parental and first-feeding methionine deficiency on rainbow trout (Oncorhynchus mykiss) fry myogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9779,90 +9779,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dietary sulphur amino acid deficiency on growth performance, lipid peroxidation and antioxidant status of rainbow trout fed diets with different protein levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
@@ -9891,77 +9891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental effects of changes in dietary methionine supply in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aragao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,51 +10038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10137,90 +10137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la préparation d'échantillon pour l'analyse des métabolites séléniés dans le sang et le plasma sanguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bouzas Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10262,90 +10262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10387,77 +10387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the forms and levels of dietary selenium on oxidative stress in rainbow trout fry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haokun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10525,64 +10525,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the formes and levels of dietary selenium on oxidative stress in rainbow trout fry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haokun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10637,90 +10637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout fry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10762,90 +10762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion, intestinal nutrient transport and metabolism in two genotypes of rainbow trout (Oncorhynchus mykiss) fed diets with or without carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10900,64 +10900,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary vitamin E supplementation and fish oil replacement on growth performance and lipid peroxidation in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11064,51 +11064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josianne Stoettrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Kristian Holst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
@@ -11131,273 +11131,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of dietary phospholipids on intestinal lipid absorption between rainbow trout fry and juveniles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dietary phospholipids and peroxised fish oil on the early development of rainbow trout Oncorynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Dapra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lataillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751200v1</w:t>
+                <w:t xml:space="preserve">hal-02756907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary phospholipids and peroxised fish oil on the early development of rainbow trout Oncorynchus mykiss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the effects of dietary phospholipids on intestinal lipid absorption between rainbow trout fry and juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Dapra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756907v1</w:t>
+                <w:t xml:space="preserve">hal-02751200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinism and causative factors for morphological anomalies in reared European fishes</w:t>
               </w:r>
@@ -11810,51 +11810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11922,51 +11922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. fish and shellfish larviculture symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12179,346 +12179,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality of rainbow trout fed diets with graded replacement of fish meal and fish oil by plant ingredients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of hatcheries in providing quality fish for freshwater aquaculture: FINEFISH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International symposium on fish nutrition and feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">Profet Workshop on Quality Assurance in Freshwater Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Trevise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752246v1</w:t>
+                <w:t xml:space="preserve">hal-02814624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary phosphorus and calcium level on growth and skeletal development in rainbow trout (Oncorhyncus mykiss) fry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.M. Power</w:t>
+                <w:t xml:space="preserve">Flesh quality of rainbow trout fed diets with graded replacement of fish meal and fish oil by plant ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium on fish nutrition and feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757286v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of hatcheries in providing quality fish for freshwater aquaculture: FINEFISH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of dietary phosphorus and calcium level on growth and skeletal development in rainbow trout (Oncorhyncus mykiss) fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profet Workshop on Quality Assurance in Freshwater Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Trevise, Italy</w:t>
+              <w:t xml:space="preserve">13. International symposium on fish nutrition and feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814624v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la vitamine A dans l'alimentation des géniteurs de truite arc-en-ciel sur les performances de reproduction</w:t>
               </w:r>
@@ -12530,51 +12530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12793,51 +12793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13134,51 +13134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25.World Congress and Exhibition of the International Society for Fat Research (ISF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Bordeaux, France. 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13216,51 +13216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essentiality of phospholipids in fish larval diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13337,51 +13337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13540,51 +13540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological changes induced by dietary phospholipids in intestine and liver of common carp larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13801,90 +13801,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
@@ -13965,51 +13965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Geraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, 6èmes Journées de la Recherche Filière Piscicole</w:t>
@@ -14176,90 +14176,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different dietary selenium sources on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles fed plant ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. ISFNF International Symposium on Fish Nutrition and Feeding "40 years of research in fish nutrition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. , 2018, Libro de abstracts</w:t>
@@ -14538,64 +14538,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary methionine levels under and above known requirement differently regulate the muscle growth mechanisms of rainbow trout (Oncorhynchus mykiss) juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14657,234 +14657,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Godin</w:t>
+                <w:t xml:space="preserve">Iron absorption and balance in rainbow trout : indication for transcriptional regulation in response to modifications in diet composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maïté Bueno</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tacon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Mass Spectrometry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland. , 530 p., 2014, IMSC 2014. Abstract book</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738652v1</w:t>
+                <w:t xml:space="preserve">hal-01594286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary sulphur amino acid deficiency on growth, muscle cellularity and molecular markers in brain and liver of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
@@ -14907,152 +14907,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron absorption and balance in rainbow trout : indication for transcriptional regulation in response to modifications in diet composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
+              <w:t xml:space="preserve">20. International Mass Spectrometry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland. , 530 p., 2014, IMSC 2014. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594286v1</w:t>
+                <w:t xml:space="preserve">hal-02738652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low water exchange recirculation aquaculture system (RAS) improves growth and mineralisation in common carp (Cyprinus carpio) juveniles</w:t>
               </w:r>
@@ -15064,77 +15064,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
@@ -15189,77 +15189,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Quintana Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
@@ -15282,320 +15282,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dietary phosphorus modulates circulating levels of plasma lipid metabolites and reduces body fat deposition in rainbow trout fed high fat diets</w:t>
+                <w:t xml:space="preserve">Dietary fat (F) and phosphorus (P) interactions : effects on growth allometry, mineralisation and dietary P needs in rainbow trout (O. mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.H. Eding</w:t>
+                <w:t xml:space="preserve">E.P. Eding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maas</w:t>
+                <w:t xml:space="preserve">Roel Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Derksen</w:t>
+                <w:t xml:space="preserve">Tobie Derksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cairns, Australia. , 2014, Symposium Proceedings ISFNF2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595029v1</w:t>
+                <w:t xml:space="preserve">hal-01595671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fat (F) and phosphorus (P) interactions : effects on growth allometry, mineralisation and dietary P needs in rainbow trout (O. mykiss)</w:t>
+                <w:t xml:space="preserve">High dietary phosphorus modulates circulating levels of plasma lipid metabolites and reduces body fat deposition in rainbow trout fed high fat diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.P. Eding</w:t>
+                <w:t xml:space="preserve">E.H. Eding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel Maas</w:t>
+                <w:t xml:space="preserve">R. Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobie Derksen</w:t>
+                <w:t xml:space="preserve">T. Derksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cairns, Australia. , 2014, Symposium Proceedings ISFNF2014</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595671v1</w:t>
+                <w:t xml:space="preserve">hal-01595029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthode pour l'analyse des métabolites séléniés chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15685,51 +15685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Science du Muscle et Technologie des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16455,103 +16455,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal anomalies in reared european fish larvae and juveniles. Part 2: Main typologies, occurences and causative factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Boglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gavaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Eckhard Witten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Moren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Success factors for fish larval production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -16593,103 +16593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal anomalies in reared european fish larvae and juveniles. Part 1: Normal and anomalous skeletogenic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Boglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gavaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Koumoundouros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Moren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Success factors for fish larval production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -16800,51 +16800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirimientos de fosfolipidos en larvas y poslarvas de peces con especial enfasis en la fosfatidilcolina y el fosfatidilinositol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17193,51 +17193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Saito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja H Skjaerven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2026.107706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelico Madaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malthe Hvas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Broughton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742453" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jesu Prabhu Philip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohang Fang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741207" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le-Garrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wayman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.108894" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714917v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04509051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Corns" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.138865" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142967" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud El Hanafi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fern&#225;ndez-Bautista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren T Corns" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135779" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Ruiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verdier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dayton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillemant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01883" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.109204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.P. Philip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739550" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Marc&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062935" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Skj&#1237;rven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711452100074X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03097490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaa008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10080121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735684" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Parailloux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Geraert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Briens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Camougrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#225;udia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28559-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.12.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602270v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariojouls" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12586" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.10.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Castro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tacon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stouten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Arag&#227;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.039" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas-Ramos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.05.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149378" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. St&#248;ttrup" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomkiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacobsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. E. Butts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Holst" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12299" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haokun Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001300" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-014-0020-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tacon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jesu Prabhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00768" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lataillade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.03.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1WSMHVB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652809v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boglione" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gavaia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Koumoundouros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Gisbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.11.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eckard Witten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651969v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Velasco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2012.02.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S1LKVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647046v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dapra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.07.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WSZJS2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656996v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0322" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655528v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Breque" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.03.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Z0XKGT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ramos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.09.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM4K9VFT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666406v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507876215" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654974v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668265v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Leaver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ezaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Tocher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boukouvala" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-06-0043" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665808v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.01.025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MH9TRZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589763v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686308v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burtaire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686109v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690252v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pruszynski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690244v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Escaffre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076072v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fernandez Quiroz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erik Olsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05405299v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226607v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219977v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219985v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227131v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226080v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317172v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Robaina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737498v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vandermeeren" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742000v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741059v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aragao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas Ramos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797328v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747645v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747405v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745285v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Stoettrup" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kristian Holst" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boglione" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavaia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gisbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kjorsvik" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755134v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Power" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Louro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I.S. Pinto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Law" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753457v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756650v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ginzbourg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Koven" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752246v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Roy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757286v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814624v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fouriot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755320v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Berhonde" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756428v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beyries" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Le Gall" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762707v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biscarrat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762045v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760066v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766323v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770326v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770412v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076056v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179543v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913012v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831464v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901336v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741173v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738652v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741022v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594286v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595138v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741218v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana Cobo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595029v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Eding" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Derksen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595671v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Eding" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Maas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobie Derksen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747548v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255577.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755135v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia I.S. Pinto" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Law" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino V.M. Camario" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mary Power" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255554.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757368v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Raguenes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762578v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boukouvala" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759897v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766919v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901334v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eckhard Witten" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Success+Factors+for+Fish+Larval+Production-p-9781119072164" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901333v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koumoundouros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817609v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutteau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorgeloos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836634v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Saito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja H Skjaerven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2026.107706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelico Madaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malthe Hvas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Broughton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742453" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04509051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Corns" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.138865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jesu Prabhu Philip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohang Fang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le-Garrec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wayman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.108894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142967" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verdier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dayton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillemant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud El Hanafi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fern&#225;ndez-Bautista" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren T Corns" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135779" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.109204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.P. Philip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739550" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Marc&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062935" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Skj&#1237;rven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711452100074X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03097490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaa008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10080121" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735684" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Parailloux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Geraert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Briens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Camougrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#225;udia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28559-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.12.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139715v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.10.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariojouls" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Arag&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Castro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tacon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stouten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas-Ramos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.05.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149378" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. St&#248;ttrup" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomkiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacobsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. E. Butts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Holst" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12299" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-014-0020-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901408v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haokun Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001300" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tacon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jesu Prabhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00768" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lataillade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.03.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1WSMHVB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647642v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.11.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652809v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boglione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gavaia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Koumoundouros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Gisbert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eckard Witten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651969v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Velasco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2012.02.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S1LKVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647046v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dapra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.07.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WSZJS2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656996v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0322" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655528v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Breque" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.03.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Z0XKGT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ramos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.09.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM4K9VFT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666406v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507876215" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654974v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668265v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Leaver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ezaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Tocher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boukouvala" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-06-0043" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665808v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.01.025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MH9TRZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589763v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burtaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686109v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690252v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pruszynski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690244v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Escaffre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05405299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076072v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fernandez Quiroz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erik Olsen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226607v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219985v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219977v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227131v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226080v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317172v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Robaina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737498v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vandermeeren" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742000v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741059v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aragao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas Ramos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797328v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747645v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747405v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745285v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Stoettrup" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kristian Holst" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751200v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boglione" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavaia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gisbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kjorsvik" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755134v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Power" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Louro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I.S. Pinto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Law" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753457v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756650v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ginzbourg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Koven" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752246v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Roy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757286v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fouriot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755320v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Berhonde" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756428v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beyries" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Le Gall" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762707v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biscarrat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762045v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760066v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766323v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770326v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770412v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076056v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179543v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913012v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831464v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901336v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741173v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594286v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741022v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738652v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595138v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741218v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana Cobo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595671v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Eding" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Maas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobie Derksen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595029v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Eding" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Derksen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747548v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255577.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755135v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia I.S. Pinto" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Law" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino V.M. Camario" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mary Power" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255554.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757368v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Raguenes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762578v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boukouvala" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759897v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766919v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901334v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eckhard Witten" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Success+Factors+for+Fish+Larval+Production-p-9781119072164" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901333v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koumoundouros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817609v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutteau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorgeloos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836634v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>