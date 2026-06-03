--- v1 (2026-05-01)
+++ v2 (2026-06-03)
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc nutrition at first feeding imprints a programming effect on growth and hepatic lipid metabolism in juvenile rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitamin B6 and selenium supplementation induce contrasting effects in the transsulfuration pathway of juvenile rainbow trout (Oncorhynchus mykiss) with interactive effects in stressed fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Broughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Jesu Prabhu Philip</w:t>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haohang Fang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Herman</w:t>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 592, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741207⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 593, pp.741354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643813v1</w:t>
+                <w:t xml:space="preserve">hal-04714917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy protects against hyperglycemic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc nutrition at first feeding imprints a programming effect on growth and hepatic lipid metabolism in juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Jesu Prabhu Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2023.2267415⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231578v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision formulation, a new concept to improve dietary amino acid absorption based on the study of cationic amino acid transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le-Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Wayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (2), pp.108894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2024.108894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin B6 and selenium supplementation induce contrasting effects in the transsulfuration pathway of juvenile rainbow trout (Oncorhynchus mykiss) with interactive effects in stressed fish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy protects against hyperglycemic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 593, pp.741354. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.752-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2023.2267415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714917v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary and/or parental supplementation with selenium and mercury on their localisation in rainbow trout fry tissues (Oncorhynchus mykiss) by quantitative LA-ICP MS imaging</w:t>
               </w:r>
@@ -1550,90 +1550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.P. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2076,299 +2076,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the Main Methionine Sources Equivalent? A Focus on DL-Methionine and DL-Methionine Hydroxy Analog Reveals Differences on Rainbow Trout Hepatic Cell Lines Functions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaëlle Marcé</w:t>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23062935⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638227v1</w:t>
+                <w:t xml:space="preserve">hal-03681823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Are the Main Methionine Sources Equivalent? A Focus on DL-Methionine and DL-Methionine Hydroxy Analog Reveals Differences on Rainbow Trout Hepatic Cell Lines Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Annaëlle Marcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23062935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03681823v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effect of parental selenium supplementation on the one-carbon metabolism in rainbow trout ( Oncorhynchus mykiss ) fry exposed to hypoxic stress</w:t>
               </w:r>
@@ -2750,295 +2750,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Selenium Nutrition Affects the One-Carbon Metabolism and the Hepatic DNA Methylation Pattern of Rainbow Trout (Oncorhynchus mykiss) in the Progeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of selenium sources in plant-based diets on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles under chronic stress exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Wischhusen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life10080121⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911045v1</w:t>
+                <w:t xml:space="preserve">hal-02907268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selenium sources in plant-based diets on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles under chronic stress exposure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parental Selenium Nutrition Affects the One-Carbon Metabolism and the Hepatic DNA Methylation Pattern of Rainbow Trout (Oncorhynchus mykiss) in the Progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaya Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 529, </w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/life10080121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907268v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary selenium in rainbow trout (Oncorhynchus mykiss) broodstock on antioxidant status, its parental transfer and oxidative status in the progeny</w:t>
               </w:r>
@@ -3286,295 +3286,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary methionine deficiency affects oxidative status, mitochondrial integrity and mitophagy in the liver of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary oxidized fish oil supplementation on oxidative stress and antioxidant defense system in juvenile rainbow trout ( Oncorhynchus mykiss )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Seite</w:t>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mourier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Cláudia Figueiredo-Silva</w:t>
+                <w:t xml:space="preserve">Cécile Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28559-8⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2017.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854610v1</w:t>
+                <w:t xml:space="preserve">hal-01901315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary oxidized fish oil supplementation on oxidative stress and antioxidant defense system in juvenile rainbow trout ( Oncorhynchus mykiss )</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Dietary methionine deficiency affects oxidative status, mitochondrial integrity and mitophagy in the liver of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Seite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Camougrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+                <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Héraud</w:t>
+                <w:t xml:space="preserve">A. Cláudia Figueiredo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74, pp.43-51. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2017.12.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28559-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901315v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Dietary Methionine Level on Muscle Growth Mechanisms in Juvenile Rainbow Trout (Oncorhynchus Mykiss)</w:t>
               </w:r>
@@ -3586,51 +3586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,51 +3746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.539-547. </w:t>
@@ -3952,312 +3952,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium-enriched yeast improves the antioxidant status and selenium body content of rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water exchange rate in RAS and dietary inclusion of micro-minerals influence growth, body composition and mineral metabolism in common carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Richard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">T. Stouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aqua Feed</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 471, pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901317v1</w:t>
+                <w:t xml:space="preserve">hal-01549612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water exchange rate in RAS and dietary inclusion of micro-minerals influence growth, body composition and mineral metabolism in common carp</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+                <w:t xml:space="preserve">Selenium-enriched yeast improves the antioxidant status and selenium body content of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stouten</w:t>
+                <w:t xml:space="preserve">O.S. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Aqua Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Oct 17, pp.30-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549612v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deproteinization assessment using isotopically enriched compounds to trace the coprecipitation of low-molecular-weight selenium species with proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bouzas-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,51 +4650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4758,51 +4758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the forms and levels of dietary selenium on antioxidant status and oxidative stress-related parameters in rainbow trout (Oncorhynchus mykiss) fry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haokun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4879,51 +4879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Dietary Selenium Species on Selenoamino Acid Levels in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,77 +5039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 424-425, pp.220-227. </w:t>
@@ -5186,51 +5186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5421,303 +5421,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal anomalies in reared European fish larvae and juveniles. Part 1 : normal and anomalous skeletogenic processes</w:t>
+                <w:t xml:space="preserve">Skeletal anomalies in reared European fish larvae and juveniles. Part 2 : main typologies, occurrences and causative factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Boglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enric Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paulo Gavaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Gisbert</w:t>
+                <w:t xml:space="preserve">Paul Eckard Witten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Moren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5 (1), pp.S99-S120. </w:t>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.S121-S167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/raq.12015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652809v1</w:t>
+                <w:t xml:space="preserve">hal-02652800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal anomalies in reared European fish larvae and juveniles. Part 2 : main typologies, occurrences and causative factors</w:t>
+                <w:t xml:space="preserve">Skeletal anomalies in reared European fish larvae and juveniles. Part 1 : normal and anomalous skeletogenic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Boglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gavaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Koumoundouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Gisbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Eckard Witten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Moren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5 (1), pp.S121-S167. </w:t>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.S99-S120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/raq.12016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652800v1</w:t>
+                <w:t xml:space="preserve">hal-02652809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed identification study on high-temperature degradation products of oleic and linoleic acid methyl esters by GC–MS and GC–FTIR</w:t>
               </w:r>
@@ -6116,51 +6116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,106 +6917,85 @@
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 257 (1-4), pp.400-411. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 257 (1-4), pp.400-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665808v1</w:t>
+                <w:t xml:space="preserve">hal-02589763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary oxidized lipid and vitamin A on the early development and antioxidant status of Siberian sturgeon (Acipenser baeri) larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7063,69 +7042,90 @@
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 257 (1-4), pp.400-411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 257 (1-4), pp.400-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2006.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589763v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of hexokinase I and hexokinase IV (glucokinase) gene expressions in common carp (Cyprinus carpio) related to diet</w:t>
               </w:r>
@@ -8106,103 +8106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
@@ -8231,103 +8231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy safeguards against hyperglycemic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG 11 – 11th Scientific Days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
@@ -8503,51 +8503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Broughton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAS, Sep 2023, Vienna, Austria</w:t>
@@ -8904,77 +8904,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of dietary selenium and methylmercury interactions on growth, digestibility and retention in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Jesu Prabhu Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9141,77 +9141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress oxydant, performances et santé chez les animaux de rente - des périodes critiques communes à différentes espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9542,64 +9542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9693,51 +9693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vandermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larvi 2017. 7. Fish and shellfish larviculture symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghent University [Belgium] (UGENT). Ghent, BEL., Sep 2017, Ghent, Belgium. 496 p</w:t>
@@ -9760,273 +9760,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dietary sulphur amino acid deficiency on growth performance, lipid peroxidation and antioxidant status of rainbow trout fed diets with different protein levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parental effects of changes in dietary methionine supply in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aragao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742000v1</w:t>
+                <w:t xml:space="preserve">hal-02741059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental effects of changes in dietary methionine supply in rainbow trout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of dietary sulphur amino acid deficiency on growth performance, lipid peroxidation and antioxidant status of rainbow trout fed diets with different protein levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741059v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d'un déséquilibre alimentaire en méthionine sur la croissance et le métabolisme de la truite</w:t>
               </w:r>
@@ -10137,51 +10137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la préparation d'échantillon pour l'analyse des métabolites séléniés dans le sang et le plasma sanguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bouzas Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10262,90 +10262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10413,51 +10413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haokun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10525,51 +10525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the formes and levels of dietary selenium on oxidative stress in rainbow trout fry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haokun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10637,90 +10637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout fry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10756,402 +10756,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion, intestinal nutrient transport and metabolism in two genotypes of rainbow trout (Oncorhynchus mykiss) fed diets with or without carbohydrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+                <w:t xml:space="preserve">Effects of dietary vitamin E supplementation and fish oil replacement on growth performance and lipid peroxidation in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744691v1</w:t>
+                <w:t xml:space="preserve">hal-02745285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary vitamin E supplementation and fish oil replacement on growth performance and lipid peroxidation in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Impact of broodstock nutrition on the quality of tissue lipids and reproductive performance in European eel (Anguilla anguilla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josianne Stoettrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Kristian Holst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745285v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of broodstock nutrition on the quality of tissue lipids and reproductive performance in European eel (Anguilla anguilla)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Digestion, intestinal nutrient transport and metabolism in two genotypes of rainbow trout (Oncorhynchus mykiss) fed diets with or without carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Kamalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748103v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary phospholipids and peroxised fish oil on the early development of rainbow trout Oncorynchus mykiss</w:t>
               </w:r>
@@ -11256,342 +11256,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of dietary phospholipids on intestinal lipid absorption between rainbow trout fry and juveniles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+                <w:t xml:space="preserve">Determinism and causative factors for morphological anomalies in reared European fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gavaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gisbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kjorsvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751200v1</w:t>
+                <w:t xml:space="preserve">hal-02755811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinism and causative factors for morphological anomalies in reared European fishes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipids of farmed fish : main factors affecting content and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Chevreul 2010 - Lipides marins : Production, Utilisations et Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755811v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids of farmed fish : main factors affecting content and composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
+                <w:t xml:space="preserve">Comparison of the effects of dietary phospholipids on intestinal lipid absorption between rainbow trout fry and juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Dapra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul 2010 - Lipides marins : Production, Utilisations et Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755134v1</w:t>
+                <w:t xml:space="preserve">hal-02751200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaculture et poissons d'élevage : mesure de l'oxydation en lien avec la qualité des produits</w:t>
               </w:r>
@@ -11765,247 +11765,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la substitution conjointe des farines et huiles de poisson par des matières premières végétales sur la composition de la chair de la truite arc-en-ciel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in antioxidant defences of rainbow trout fry fed oxidised lipid during early development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lataillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">5. fish and shellfish larviculture symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753457v1</w:t>
+                <w:t xml:space="preserve">hal-02758512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in antioxidant defences of rainbow trout fry fed oxidised lipid during early development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence de la substitution conjointe des farines et huiles de poisson par des matières premières végétales sur la composition de la chair de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. fish and shellfish larviculture symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758512v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of some dietary components on rainbow trout development</w:t>
               </w:r>
@@ -12248,277 +12248,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality of rainbow trout fed diets with graded replacement of fish meal and fish oil by plant ingredients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+                <w:t xml:space="preserve">Effects of dietary phosphorus and calcium level on growth and skeletal development in rainbow trout (Oncorhyncus mykiss) fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Choubert</w:t>
+                <w:t xml:space="preserve">N. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium on fish nutrition and feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752246v1</w:t>
+                <w:t xml:space="preserve">hal-02757286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary phosphorus and calcium level on growth and skeletal development in rainbow trout (Oncorhyncus mykiss) fry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Flesh quality of rainbow trout fed diets with graded replacement of fish meal and fish oil by plant ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.M. Power</w:t>
+                <w:t xml:space="preserve">Vanessa Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium on fish nutrition and feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757286v1</w:t>
+                <w:t xml:space="preserve">hal-02752246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la vitamine A dans l'alimentation des géniteurs de truite arc-en-ciel sur les performances de reproduction</w:t>
               </w:r>
@@ -12530,51 +12530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12668,51 +12668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Berhonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13801,90 +13801,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
@@ -14189,51 +14189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14413,90 +14413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary methionine restriction decreases oxidative stress in rainbow trout liver through autophagy-mediated mitochondrial degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Seite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Figueiredo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Camougrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14564,51 +14564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14657,346 +14657,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron absorption and balance in rainbow trout : indication for transcriptional regulation in response to modifications in diet composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+                <w:t xml:space="preserve">Effects of dietary sulphur amino acid deficiency on growth, muscle cellularity and molecular markers in brain and liver of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594286v1</w:t>
+                <w:t xml:space="preserve">hal-02741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary sulphur amino acid deficiency on growth, muscle cellularity and molecular markers in brain and liver of rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+                <w:t xml:space="preserve">Iron absorption and balance in rainbow trout : indication for transcriptional regulation in response to modifications in diet composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazin</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mariojouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741022v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of selenium species in aquaculture feeds on the selenium status of farmed rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15064,51 +15064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15189,51 +15189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Quintana Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15538,51 +15538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthode pour l'analyse des métabolites séléniés chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15685,51 +15685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Science du Muscle et Technologie des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16468,64 +16468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal anomalies in reared european fish larvae and juveniles. Part 2: Main typologies, occurences and causative factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Boglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gavaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Eckhard Witten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16606,77 +16606,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal anomalies in reared european fish larvae and juveniles. Part 1: Normal and anomalous skeletogenic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Boglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gavaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Koumoundouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Moren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17193,51 +17193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Saito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja H Skjaerven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2026.107706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelico Madaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malthe Hvas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Broughton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742453" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04509051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Corns" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.138865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jesu Prabhu Philip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohang Fang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le-Garrec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wayman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.108894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142967" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verdier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dayton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillemant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud El Hanafi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fern&#225;ndez-Bautista" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren T Corns" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135779" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.109204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.P. Philip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739550" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Marc&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062935" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Skj&#1237;rven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711452100074X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03097490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaa008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10080121" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735684" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Parailloux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Geraert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Briens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Camougrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#225;udia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28559-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.12.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139715v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.10.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariojouls" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Arag&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Castro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tacon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stouten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas-Ramos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.05.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149378" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. St&#248;ttrup" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomkiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacobsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. E. Butts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Holst" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12299" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-014-0020-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901408v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haokun Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001300" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tacon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jesu Prabhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00768" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lataillade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.03.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1WSMHVB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647642v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.11.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652809v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boglione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gavaia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Koumoundouros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Gisbert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eckard Witten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651969v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Velasco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2012.02.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S1LKVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647046v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dapra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.07.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WSZJS2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656996v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0322" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655528v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Breque" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.03.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Z0XKGT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ramos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.09.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM4K9VFT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666406v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507876215" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654974v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668265v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Leaver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ezaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Tocher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boukouvala" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-06-0043" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665808v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.01.025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MH9TRZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589763v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burtaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686109v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690252v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pruszynski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690244v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Escaffre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05405299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076072v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fernandez Quiroz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erik Olsen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226607v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219985v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219977v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227131v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226080v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317172v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Robaina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737498v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vandermeeren" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742000v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741059v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aragao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas Ramos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797328v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747645v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747405v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744691v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745285v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748103v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Stoettrup" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kristian Holst" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751200v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755811v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boglione" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavaia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gisbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kjorsvik" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755134v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Power" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Louro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I.S. Pinto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Law" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753457v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758512v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756650v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ginzbourg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Koven" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752246v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Roy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757286v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fouriot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755320v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Berhonde" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756428v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beyries" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Le Gall" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762707v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biscarrat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762045v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760066v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766323v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770326v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770412v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076056v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179543v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913012v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831464v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901336v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741173v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594286v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741022v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738652v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595138v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741218v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana Cobo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595671v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Eding" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Maas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobie Derksen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595029v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Eding" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Derksen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747548v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255577.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755135v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia I.S. Pinto" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Law" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino V.M. Camario" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mary Power" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255554.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757368v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Raguenes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762578v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boukouvala" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759897v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766919v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901334v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eckhard Witten" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Success+Factors+for+Fish+Larval+Production-p-9781119072164" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901333v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koumoundouros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817609v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutteau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorgeloos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836634v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Saito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja H Skjaerven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2026.107706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelico Madaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malthe Hvas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Broughton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Han" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742453" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04509051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Corns" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.138865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714917v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741354" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jesu Prabhu Philip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohang Fang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le-Garrec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Wayman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.108894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142967" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verdier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dayton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillemant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud El Hanafi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fern&#225;ndez-Bautista" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren T Corns" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135779" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.109204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.P. Philip" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739550" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Marc&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23062935" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Skj&#1237;rven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711452100074X" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03097490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaa008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735684" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911045v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10080121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Parailloux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Geraert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Briens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.04.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.12.039" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Camougrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#225;udia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28559-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139715v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.10.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariojouls" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12586" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Arag&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stouten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901317v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Castro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tacon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas-Ramos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2017.05.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149378" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. St&#248;ttrup" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomkiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacobsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. E. Butts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Holst" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12299" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548682v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-014-0020-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901408v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haokun Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001300" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tacon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Jesu Prabhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00768" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lataillade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.01.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.03.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1WSMHVB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647642v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.11.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Boglione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Gisbert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gavaia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eckard Witten" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Koumoundouros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651969v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Velasco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2012.02.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4S1LKVK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647046v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dapra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.07.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WSZJS2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656996v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0322" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655528v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Breque" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.03.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Z0XKGT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ramos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.09.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM4K9VFT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666406v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507876215" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654974v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668265v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Leaver" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ezaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Tocher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boukouvala" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-06-0043" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665808v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.01.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MH9TRZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burtaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686109v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690252v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pruszynski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690244v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Escaffre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05405299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076072v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fernandez Quiroz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Erik Olsen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226607v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219985v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219977v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227131v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226080v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317172v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Robaina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737498v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vandermeeren" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741059v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aragao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bouzas Ramos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797328v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747645v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747405v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745285v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748103v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Stoettrup" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kristian Holst" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744691v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755811v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boglione" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavaia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gisbert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kjorsvik" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755134v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751200v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Power" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Louro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I.S. Pinto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Law" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758512v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753457v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756650v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ginzbourg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Koven" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sagi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Silva" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752246v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Roy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fouriot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755320v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Berhonde" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756428v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beyries" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Le Gall" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762707v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biscarrat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762045v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760066v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766323v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770326v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770412v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076056v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179543v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913012v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831464v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901336v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741173v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741022v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594286v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738652v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595138v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741218v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana Cobo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595671v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Eding" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Maas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobie Derksen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595029v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Eding" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Derksen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747548v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255577.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755135v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia I.S. Pinto" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Law" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino V.M. Camario" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755225v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mary Power" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255554.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757368v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Raguenes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762578v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boukouvala" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759897v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766919v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901334v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eckhard Witten" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Success+Factors+for+Fish+Larval+Production-p-9781119072164" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901333v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koumoundouros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817609v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutteau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorgeloos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02836634v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>