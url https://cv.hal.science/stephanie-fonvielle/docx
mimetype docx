--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -631,230 +631,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de la grammaire dans le Petit Robert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Documenter les graffitis, enjeux historiques, documentaire et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wionet Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumières sur le vocabulaire. Alain Rey et les dictionnaires Robert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Gaudin, Sep 2023, The University of Chicago Center in Paris, France</w:t>
+              <w:t xml:space="preserve">Les nouvelles écritures documentaires au XXIe siècle : entre filiations et réinventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campillo &amp; Garson, Dec 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924882v1</w:t>
+                <w:t xml:space="preserve">hal-04924877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les graffitis, enjeux historiques, documentaire et méthodologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bertherat</w:t>
+                <w:t xml:space="preserve">L’évolution de la grammaire dans le Petit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wionet Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles écritures documentaires au XXIe siècle : entre filiations et réinventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Campillo &amp; Garson, Dec 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">Lumières sur le vocabulaire. Alain Rey et les dictionnaires Robert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Gaudin, Sep 2023, The University of Chicago Center in Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924877v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes standards de être et avoir sont-elles toutes bonnes à écrire ? Les graphies non normées à l’aune des pratiques correctives de quelques scripteurs</w:t>
               </w:r>
@@ -1201,204 +1201,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du discours culinaire à l’écriture gastronomique : y a-t-il un style Bocuse ?</w:t>
+                <w:t xml:space="preserve">Du rédigeur au rédacteur : vers une définition de l'écriture professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le manger et le dire. Pour une approche du discours culinaire et gastronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Stratégies d'écriture, Stratégies d'apprentissage de la maternelle à l'Université : colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM d'Alsace; LiLPa (EA 1339, Equipe didactique des langues); Université de Strasbourg, Mar 2012, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841077v1</w:t>
+                <w:t xml:space="preserve">hal-03841079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rédigeur au rédacteur : vers une définition de l'écriture professionnelle</w:t>
+                <w:t xml:space="preserve">Du discours culinaire à l’écriture gastronomique : y a-t-il un style Bocuse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies d'écriture, Stratégies d'apprentissage de la maternelle à l'Université : colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFM d'Alsace; LiLPa (EA 1339, Equipe didactique des langues); Université de Strasbourg, Mar 2012, Colmar, France</w:t>
+              <w:t xml:space="preserve">Le manger et le dire. Pour une approche du discours culinaire et gastronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841079v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2166,221 +2166,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-based Resolution of Ethos Conflicts in Educational Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rencontre de l’écrit. Langue nationale et substrat dialectal dans les correspondances peu-lettrées de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policy for Peace. Language Education Unlimited</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.154-180, 2017, Language Education Policy, 978-1-939755-16-2</w:t>
+              <w:t xml:space="preserve">La langue sous le feu. Mots, textes, discours de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506979v1</w:t>
+                <w:t xml:space="preserve">hal-03840524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rencontre de l’écrit. Langue nationale et substrat dialectal dans les correspondances peu-lettrées de la Grande Guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argumentation-based Resolution of Ethos Conflicts in Educational Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. V. Tochon; K. M.Harisson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La langue sous le feu. Mots, textes, discours de la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Policy for Peace. Language Education Unlimited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-180, 2017, Language Education Policy, 978-1-939755-16-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840524v1</w:t>
+                <w:t xml:space="preserve">hal-01506979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres de paysannes : du champ de travail au champ de bataille</w:t>
               </w:r>
@@ -2511,96 +2511,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture professionnelle : un nouvel enjeu didactique ?</w:t>
+                <w:t xml:space="preserve">Le cas de l’explicatif en 4ème : métamorphoses et illusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans la carrière des mots, Mélanges offerts à Jean-Christophe Pellat</w:t>
+              <w:t xml:space="preserve">Epistémologie des disciplines et enseignement ; bilans et perspectives pour la formation des maîtres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841065v1</w:t>
+                <w:t xml:space="preserve">hal-03841061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maxime proustienne</w:t>
               </w:r>
@@ -2649,273 +2662,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas de l’explicatif en 4ème : métamorphoses et illusions</w:t>
+                <w:t xml:space="preserve">L’accord du participe passé en classe de 6ème : « Au hasard, mais avec de la bonne volonté…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manie-Noelle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epistémologie des disciplines et enseignement ; bilans et perspectives pour la formation des maîtres</w:t>
+              <w:t xml:space="preserve">Le participe passé entre accords et désaccords</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841061v1</w:t>
+                <w:t xml:space="preserve">hal-03841058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accord du participe passé en classe de 6ème : « Au hasard, mais avec de la bonne volonté…</w:t>
+                <w:t xml:space="preserve">La figure du distinguo. Esthétique du fragment dans La Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manie-Noelle Roubaud</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le participe passé entre accords et désaccords</w:t>
+              <w:t xml:space="preserve">Marcel Proust et la forme linguistique de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841058v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure du distinguo. Esthétique du fragment dans La Recherche</w:t>
+                <w:t xml:space="preserve">L’écriture professionnelle : un nouvel enjeu didactique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcel Proust et la forme linguistique de la Recherche</w:t>
+              <w:t xml:space="preserve">Dans la carrière des mots, Mélanges offerts à Jean-Christophe Pellat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841056v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phénomènes de la perception dans le texte proustien</w:t>
               </w:r>
@@ -3407,51 +3407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBCE38E5"/>
+    <w:nsid w:val="72723380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3638,51 +3638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-fonvielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08631-4.p.0307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertherat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memento-du-redacteur-professionnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dsi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100820390&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepuniversitypress.org/about-us.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841065v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manie-Noelle Roubaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Galli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Speroni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04924873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Ben Hamed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-fonvielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08631-4.p.0307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertherat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memento-du-redacteur-professionnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dsi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100820390&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepuniversitypress.org/about-us.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manie-Noelle Roubaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Galli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Speroni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04924873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Ben Hamed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>