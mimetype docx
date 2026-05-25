--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -631,230 +631,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les graffitis, enjeux historiques, documentaire et méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution de la grammaire dans le Petit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wionet Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles écritures documentaires au XXIe siècle : entre filiations et réinventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Campillo &amp; Garson, Dec 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">Lumières sur le vocabulaire. Alain Rey et les dictionnaires Robert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Gaudin, Sep 2023, The University of Chicago Center in Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924877v1</w:t>
+                <w:t xml:space="preserve">hal-04924882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de la grammaire dans le Petit Robert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Documenter les graffitis, enjeux historiques, documentaire et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wionet Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumières sur le vocabulaire. Alain Rey et les dictionnaires Robert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Gaudin, Sep 2023, The University of Chicago Center in Paris, France</w:t>
+              <w:t xml:space="preserve">Les nouvelles écritures documentaires au XXIe siècle : entre filiations et réinventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campillo &amp; Garson, Dec 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924882v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes standards de être et avoir sont-elles toutes bonnes à écrire ? Les graphies non normées à l’aune des pratiques correctives de quelques scripteurs</w:t>
               </w:r>
@@ -2166,221 +2166,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rencontre de l’écrit. Langue nationale et substrat dialectal dans les correspondances peu-lettrées de la Grande Guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argumentation-based Resolution of Ethos Conflicts in Educational Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. V. Tochon; K. M.Harisson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La langue sous le feu. Mots, textes, discours de la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Policy for Peace. Language Education Unlimited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-180, 2017, Language Education Policy, 978-1-939755-16-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840524v1</w:t>
+                <w:t xml:space="preserve">hal-01506979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-based Resolution of Ethos Conflicts in Educational Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rencontre de l’écrit. Langue nationale et substrat dialectal dans les correspondances peu-lettrées de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Géa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policy for Peace. Language Education Unlimited</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.154-180, 2017, Language Education Policy, 978-1-939755-16-2</w:t>
+              <w:t xml:space="preserve">La langue sous le feu. Mots, textes, discours de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506979v1</w:t>
+                <w:t xml:space="preserve">hal-03840524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettres de paysannes : du champ de travail au champ de bataille</w:t>
               </w:r>
@@ -2511,178 +2511,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas de l’explicatif en 4ème : métamorphoses et illusions</w:t>
+                <w:t xml:space="preserve">La maxime proustienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epistémologie des disciplines et enseignement ; bilans et perspectives pour la formation des maîtres</w:t>
+              <w:t xml:space="preserve">Marcel Proust et la forme linguistique de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841061v1</w:t>
+                <w:t xml:space="preserve">hal-03841055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maxime proustienne</w:t>
+                <w:t xml:space="preserve">Le cas de l’explicatif en 4ème : métamorphoses et illusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcel Proust et la forme linguistique de la Recherche</w:t>
+              <w:t xml:space="preserve">Epistémologie des disciplines et enseignement ; bilans et perspectives pour la formation des maîtres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841055v1</w:t>
+                <w:t xml:space="preserve">hal-03841061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accord du participe passé en classe de 6ème : « Au hasard, mais avec de la bonne volonté…</w:t>
               </w:r>
@@ -3407,51 +3407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72723380"/>
+    <w:nsid w:val="C65E16E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3638,51 +3638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-fonvielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08631-4.p.0307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertherat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memento-du-redacteur-professionnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dsi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100820390&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepuniversitypress.org/about-us.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manie-Noelle Roubaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Galli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Speroni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04924873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Ben Hamed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-fonvielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08631-4.p.0307" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertherat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baldo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memento-du-redacteur-professionnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dsi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100820390&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepuniversitypress.org/about-us.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manie-Noelle Roubaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Galli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marsac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268333v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Speroni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04924873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Ben Hamed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>