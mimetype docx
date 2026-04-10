--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -296,682 +296,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enseignants face à la diversité linguistique et culturelle : difficultés et insécurités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diana-Lee Simon; Chantal Dompmartin; Stéphanie Galligani; Marie-Odile Maire Sandoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accueillir l’enfant et ses langues. Rencontres pluridisciplinaires sur le terrain de l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2015, Série Langues et perspectives didactiques, 978-2-36013-292-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’Ecole plurilingue : apports sociolinguistiques, didactiques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Maire Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon, D.-L., Dompmartin, C., Galligani, S., Maire Sandoz, M.O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueillir l’enfant et ses langues : rencontres pluridisciplinaires sur le terrain de l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve Editions, pp.17-22, 2015, Collection Langues et perspectives didactiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail biographique et compétence plurilingue : quels apports en formation des enseignants de langues ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+                <w:t xml:space="preserve">Nouveaux besoins, nouveaux contextes : vers une évolution des pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mariella Causa; Stéphanie Galligani; Monica Vlad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Série Langues et perspectives didactiques, 978-2-36013-214-0</w:t>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2014, Série Langues et perspectives didactiques, 978-2-36013-214-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449536v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-01449528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">Monica Vlad</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail biographique et compétence plurilingue : quels apports en formation des enseignants de langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mariella Causa; Stéphanie Galligani; Monica Vlad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Riveneuve éditions, 2014, Série Langues et perspectives didactiques, 978-2-36013-214-0</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Série Langues et perspectives didactiques, 978-2-36013-214-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449528v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">École et langues. Questions de difficulté en contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2013, 978-2-36013-160-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le français, l’anglais et le japonais se mêlent dans les échanges familiaux : un tricotissage créatif des ressources plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takako Honjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Audio-Gianotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après. Paris : Éditions des Archives Contemporaines. pp. 97-108. Avec la participation de Dompmartin C. &amp; al.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les archives contemporaines, pp.97-108, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire dialoguer le français et l’arabe, langue à/de l’école ? Exemple d’une section d’enseignement internationale à l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve éditions, 2013, 978-2-36013-160-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449614v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01449572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue de scolarisation et les autres langues à l’école élémentaire</w:t>
               </w:r>
@@ -1348,448 +1348,448 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Positionnements et postures des agents de la coopération linguistique et éducative face aux actions de formation, entre universalisation et diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qac⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la plurimobilité amène-t-elle à réinterroger la formation initiale des enseignants de/en langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sánchez-Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qam⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour lancer le débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (2024-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment la plurimobilité amène-t-elle à réinterroger la formation initiale des enseignants de/en langues ? Études de cas en France et en Catalogne », Faneca R. M., Arujoe Sà H. (dirs), Recherches en didactique des langues et des cultures, Les Cahiers de l’Acedle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sánchez-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...164 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11qam⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676206v1</w:t>
@@ -2098,51 +2098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation des discours produits en didactique des langues : savoirs en transformations dans les échanges entre formateur et formés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2180,51 +2180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation des discours produits en didactique des langues : savoirs en transformation dans les échanges entre formateur et formés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2357,64 +2357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’enseignant de langues est un éducateur des langues »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,178 +2853,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La biographie langagière au cœur des apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire académique "Approches plurielles des langues et des cultures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Grenoble, Apr 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment “mettre en contact les langues” des répertoires linguistiques des apprenants ? Exploration des approches plurielles en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire dans le cadre du projet DEFIPAIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabio Arismendi - Université de Antioquia, Aug 2024, Medellin, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839740v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04839632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mnémographie et la mnémotechnie comme méthodes facilitatrices pour la transmission et la mémorisation de règles grammaticales auprès d’un public migrant qualifié</w:t>
               </w:r>
@@ -3381,77 +3381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-organisation du Workshop interdisciplinaire « Translanguaging », une notion en débat », 23 et 24 novembre 2023 Université Jean Monnet de Saint-Étienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3489,77 +3489,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants de FLE dans le cadre de la coopération linguistique et éducative : des actions de formation « glocalisées » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIDTFF; Laboratoire LabELing, université d’Aveiro, Oct 2022, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3584,77 +3584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causa M., Galligani S., Totozani M., 2022, Co-organisation du workshop interdisciplinaire « Contexte », une notion en débat », 9 et 10 juin 2022 Université Grenoble Alpes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3686,165 +3686,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médiation, inclusion, altérité : perceptions et représentations d’enseignants vis-à-vis des élèves allophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mardi du DEFLE - Français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interlangues et compétence plurilingue : enjeux et perspectives didactiques pour l’enseignement/apprentissage du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée internationale des professeurs de français et Colloque international Enseignement des langues et inspirations mutuelles entre civilisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BFSU - Université des langues étrangères de Pékin, Nov 2024, Pékin Beijing, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839168v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04839668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racontez votre histoire avec les langues&amp;quot; ou comment la démarche biographique amène les futurs enseignants à transformer leurs expériences de langues en compétence de médiation ?</w:t>
               </w:r>
@@ -4264,50 +4264,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire de l’approche biographique un outil de promotion linguistique de futurs enseignants de langue des signes française (LSF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire le point sur les enjeux associés à l'enseignement et à l'apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EducLang, Jun 2018, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire de recherche en sociolinguistique et en didactique des langues : de l’étude des biographies et pratiques langagières en contexte migratoire et éducatif à la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'école doctorale Montaigne Humanités, Université de Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interlangue(s) et fossilisation, des notions didactiques à revisiter dans une perspective plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche à Aix-Marseille Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme, intégration et distances : quelles articulations en formation initiale des enseignants de/en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des langues étrangères pour tous : didactique et méthdologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP du canton de Vaux, Sep 2018, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact des dynamiques humaines dans la formation des étudiants réfugiés : le cas du DU PASS B2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4316,359 +4618,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études MIEUX, Université Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994410v1</w:t>
-              </w:r>
-[...300 lines deleted...]
-                <w:t xml:space="preserve">hal-01994441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et disciplines dans l’enseignement apprentissage : trois focalisations</w:t>
               </w:r>
@@ -4730,204 +4730,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S'appuyer sur une approche plurielle des langues et des cultures pour élaborer sa séquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation au plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, St Martin d'Heres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le plurilinguisme à l’école, un atout pas un obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée sur le plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CASNAV-CANOPE 38-Lidilem., Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075978v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02075959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif inclusif pour les réfugiés en milieu universitaire : de l’accueil à la formation diplômante à l’Université Grenoble</w:t>
               </w:r>
@@ -4989,562 +4989,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversité et dynamique plurilingue à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité linguistique et culturelle à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection Académique de Grenoble, May 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Différenciation des discours produits en didactique des langues : savoirs en transformation dans les échanges entre formateur et formés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminari Internacional « Expetriènces i recerca en la didàctica de les llengües: noves perspectives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Barcelone, Oct 2016, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être élève allophone en France : plurilinguisme et école inclusive en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité linguistique et culturelle à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspection Académique de Grenoble, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire doctoral (SID). École doctorale Montaigne Humanités Université Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les biographies langagières deviennent des espaces de construction et de transformation des savoirs à la fois pour l’étudiant/futur enseignant de langues et l'enseignant/formateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Didactique du FLES et des langues : plurilinguisme et biographie langagière" organisée par l’Ecole Doctorale (ED 268) de l’Université Sorbonne Nouvelle – Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance et frontières : enseignement bilingue au Maroc et en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La question de la distance dans l'eseignement bi-plurilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le développement de l'enseignement bi-/plurilingue (ADEB), Nov 2015, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interaction entre formateurs et futurs enseignants de langue comme lieu/espace de professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interagir pour apprendre les langues aujourd’hui - colloque ACEDLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguisme et interculturalité : des notions en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études internationale « Enseigner le plurilinguisme et l’interculturalité au niveau universitaire »,Université de Constanta (Roumanie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Constanta, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994580v1</w:t>
-              </w:r>
-[...300 lines deleted...]
-                <w:t xml:space="preserve">hal-01456593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être élève francophone plurilingue” : réflexion sur les questions de dénomination et présentation d’un outil pédagogique pour l’enseignement inductif de la grammaire</w:t>
               </w:r>
@@ -5826,234 +5826,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dis-moi d'où tu viens, je te dirai qui tu es !&amp;quot; Dénomination/catégorisation de l'enfant étranger dans le système éducatif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études du GEPE "Les langues des enfants issus de l'immigration dans le champ éducatif français"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser les catégorisations pour une prise en compte éducative des identités plurielles : cas des enfants nouvellement arrivés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction identitaire à l'école. Approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des limites du CECRL en contexte homoglotte : cas de l'enseignement du français aux enfants nouvellement arrivés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La contextualisation de l'enseignement des langues étrangères : le Cadre, le plurilinguisme et le pluriculturalisme, l'apprentissage autonome à l'aide des TIC et du portfolio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, KYOTO, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512457v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00512491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants de travailleurs migrants temporaires scolarisés dans un dispositif CRI : analyse de leurs représentations langagières face au français</w:t>
               </w:r>
@@ -6222,64 +6222,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et professionnalisation des enseignants de langue. Evolution des contextes, des besoins et des dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Sorbonne Nouvelle - Paris 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et professionnalisation des enseignants de langue. Evolution des contextes, des besoins et des dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France. , 2012</w:t>
@@ -6340,90 +6340,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte, une notion en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 2024-2, 2024, Cahiers Internationaux de Sociolinguistique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6461,51 +6461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (18|2), 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6539,51 +6539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6643,51 +6643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique du plurilinguisme et formation des enseignants : contextes, dispositifs et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6800,695 +6800,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S'initier à la variété des publics - Module &amp;quot;Enseignement du français à des élèves allophones&amp;quot;. Cours de Master 1 à distance mention Didactique des langues parcours français langue étrangère et seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNED et Université Grenoble Alpes, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didactique de la grammaire. Cours de Master 1 à distance mention Didactique des langues parcours français langue étrangère et seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNED, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">CNED, 2022</w:t>
+                <w:t xml:space="preserve">hal-04861942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du plurilinguisme et formation des enseignants : contextes, dispositifs et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FIPF. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLE International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">CNED et Université Grenoble Alpes, 2022</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueillir l’enfant et ses langues : rencontres pluridisciplinaires sur le terrain de l’école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dompmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Maire-Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diana-Lee Simon; Chantal Dompmartin; Stéphanie Galligani; Marie-Odile Maire Sandoz. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273, 2015, Stéphanie Galligani; Malory Leclerc, 978-2-36013-292-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formations et pratiques enseignantes en contextes pluriels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Riveneuve éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-36013-214-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FIPF. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 67, 2020</w:t>
+              <w:t xml:space="preserve">Mariella Causa; Stéphanie Galligani; Monica Vlad. Riveneuve éditions, 2014, Série Langues et perspectives didactiques, Stéphanie Galligani; Malory Leclerc, 978-2-36013-214-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">, pp.273, 2015, Stéphanie Galligani; Malory Leclerc, 978-2-36013-292-8</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École et langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve éditions, 2013, Stéphanie Galligani et Malory Leclerc, 978-2-36013-160-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoles et langues. Des difficultés en contextes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riveneuve, 2013, Actes académiques - Langues et perspectives didactiques, GALLIGANI Stéphanie et LECLERE Malory</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7845,928 +7845,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodologie du mémoire à orientation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche biographique comme outil de reconnaissance du capital plurilingue chez les élèves et les enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ficelles méthodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boch Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">hal-02005132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biographie langagière dans la formation des enseignants de langues : un outil de construction des savoirs et de transformation de l’expérience plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue des familles et équité linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l’enseignement de la grammaire ? Contextes, publics et besoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire se rencontrer &amp;quot;Interculturalité&amp;quot; et &amp;quot;plurilinguisme&amp;quot; en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment les biographies langagières deviennent des espaces de construction et de transformation des savoirs à la fois pour l’étudiant/futur enseignant de langues et l'enseignant/formateur ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle place pour l’enseignement de la grammaire ? Contextes, publics et besoins</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment prendre en compte les langues des élèves allophones dans l’objectif d’un apprentissage ciblé du français langue de scolarisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une pédagogie du plurilinguisme : les langues maternelles au service de l’apprentissage du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire des biographies langagières un outil de formation au développement de la compétence plurilingue des enseignants de langues. Apports et limites en formation initiale et en formation continue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intégration du numérique dans l’enseignement à distance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers un dialogue des langues ? Le français et l’arabe, langues à/de l’école, l’exemple d’une section d’enseignement internationale à l’école élémentaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une didactique des compétences plurilingues et interculturelles en formation initiale des enseignants de langues »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9090,51 +9090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/Migration-Multilingualism-and-Education/?k=9781800412934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781800412958-010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire Sandoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/formation-et-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Honjo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Audio-Gianotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/14998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vedovati-Sterenberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7923;nh Kim To&#224;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994465v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8888" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8899" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdlm.org/supplements/recherches-et-applications/recherches-et-applications-n67/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/accueillir-lenfant-et-ses-langues-rencontres-pluridisciplinaires-sur-le-terrain-de-lecole/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Archibald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/Migration-Multilingualism-and-Education/?k=9781800412934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781800412958-010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire Sandoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/formation-et-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Honjo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Audio-Gianotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/14998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vedovati-Sterenberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7923;nh Kim To&#224;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994465v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8888" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8899" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdlm.org/supplements/recherches-et-applications/recherches-et-applications-n67/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/accueillir-lenfant-et-ses-langues-rencontres-pluridisciplinaires-sur-le-terrain-de-lecole/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Archibald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>