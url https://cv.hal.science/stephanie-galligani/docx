--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -296,682 +296,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’Ecole plurilingue : apports sociolinguistiques, didactiques et cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dompmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Maire Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon, D.-L., Dompmartin, C., Galligani, S., Maire Sandoz, M.O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accueillir l’enfant et ses langues : rencontres pluridisciplinaires sur le terrain de l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve Editions, pp.17-22, 2015, Collection Langues et perspectives didactiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enseignants face à la diversité linguistique et culturelle : difficultés et insécurités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana-Lee Simon; Chantal Dompmartin; Stéphanie Galligani; Marie-Odile Maire Sandoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueillir l’enfant et ses langues. Rencontres pluridisciplinaires sur le terrain de l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve éditions, 2015, Série Langues et perspectives didactiques, 978-2-36013-292-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...110 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux besoins, nouveaux contextes : vers une évolution des pratiques enseignantes ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Vlad</w:t>
+                <w:t xml:space="preserve">Travail biographique et compétence plurilingue : quels apports en formation des enseignants de langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mariella Causa; Stéphanie Galligani; Monica Vlad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Riveneuve éditions, 2014, Série Langues et perspectives didactiques, 978-2-36013-214-0</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Série Langues et perspectives didactiques, 978-2-36013-214-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449528v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01449536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux besoins, nouveaux contextes : vers une évolution des pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mariella Causa; Stéphanie Galligani; Monica Vlad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Série Langues et perspectives didactiques, 978-2-36013-214-0</w:t>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2014, Série Langues et perspectives didactiques, 978-2-36013-214-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449536v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">École et langues. Questions de difficulté en contextes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le français, l’anglais et le japonais se mêlent dans les échanges familiaux : un tricotissage créatif des ressources plurilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dompmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+                <w:t xml:space="preserve">Takako Honjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Weber</w:t>
+                <w:t xml:space="preserve">Silvia Audio-Gianotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après. Paris : Éditions des Archives Contemporaines. pp. 97-108. Avec la participation de Dompmartin C. &amp; al.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les archives contemporaines, pp.97-108, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire dialoguer le français et l’arabe, langue à/de l’école ? Exemple d’une section d’enseignement internationale à l’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve éditions, 2013, 978-2-36013-160-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Takako Honjo</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École et langues. Questions de difficulté en contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Audio-Gianotti</w:t>
-[...47 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve éditions, 2013, 978-2-36013-160-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449614v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue de scolarisation et les autres langues à l’école élémentaire</w:t>
               </w:r>
@@ -1452,344 +1452,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour lancer le débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Totozani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2024-2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment la plurimobilité amène-t-elle à réinterroger la formation initiale des enseignants de/en langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sánchez-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qam⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11qam⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04839816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment la plurimobilité amène-t-elle à réinterroger la formation initiale des enseignants de/en langues ? Études de cas en France et en Catalogne », Faneca R. M., Arujoe Sà H. (dirs), Recherches en didactique des langues et des cultures, Les Cahiers de l’Acedle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sánchez-Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11qam⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676206v1</w:t>
@@ -1863,187 +1863,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La démarche biographique comme espace de médiations en formation initiale des enseignants de FLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Didactique du plurilinguisme et formation des enseignants : contexte, dispositifs et perspectives, 67, pp.122-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La biographie langagière : d’objet de recherche à objet de formation des enseignants de langue. Récit d’expériences d’une enseignante-chercheuse en didactique du français langue étrangère et seconde (FLES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italiano LinguaDue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, LINGUE MAESTRE. AUTOBIOGRAFIA LINGUISTICA E AUTOFORMAZIONE DEI DOCENTI DI L1 E L2, 12 (2), pp.135-145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2037-3597/14998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13130/2037-3597/14998⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03591482v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03591530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguisme et interculturel : implication dans la formation des enseignants et sur le terrain scolaire</w:t>
               </w:r>
@@ -2092,191 +2092,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation des discours produits en didactique des langues : savoirs en transformations dans les échanges entre formateur et formés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Différenciation des discours produits en didactique des langues : savoirs en transformation dans les échanges entre formateur et formés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° spécial, tome 2 (p. 215-225.)</w:t>
+              <w:t xml:space="preserve">, 2017, 2 (spécial)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994623v1</w:t>
+                <w:t xml:space="preserve">hal-02522697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation des discours produits en didactique des langues : savoirs en transformation dans les échanges entre formateur et formés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Différenciation des discours produits en didactique des langues : savoirs en transformations dans les échanges entre formateur et formés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (spécial)</w:t>
+              <w:t xml:space="preserve">, 2017, n° spécial, tome 2 (p. 215-225.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522697v1</w:t>
+                <w:t xml:space="preserve">hal-01994623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la notion d’interlangue à celle de compétence partielle et plurilingue : des exemples en FLE</w:t>
               </w:r>
@@ -2357,64 +2357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’enseignant de langues est un éducateur des langues »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,50 +2853,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mnémographie et la mnémotechnie comme méthodes facilitatrices pour la transmission et la mémorisation de règles grammaticales auprès d’un public migrant qualifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Vedovati-Sterenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles « grammaires enseignantes » pour l’enseignement des langues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Celine Peigne; Jean-Claude Beacco, Oct 2024, Paris Inalco, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment “mettre en contact les langues” des répertoires linguistiques des apprenants ? Exploration des approches plurielles en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire dans le cadre du projet DEFIPAIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio Arismendi - Université de Antioquia, Aug 2024, Medellin, Colombie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La biographie langagière au cœur des apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2905,208 +3056,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire académique "Approches plurielles des langues et des cultures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Grenoble, Apr 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839632v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04839169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches plurielles : introduction et apports de leur mise en œuvre en contexte de formation des (futurs) enseignants de langues</w:t>
               </w:r>
@@ -3237,221 +3237,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'autobiographie langagière : une clé pour activer et valoriser la pluralité linguistique et culturelle !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales des Professeurs de Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BLCU - Université des langues et des cultures de Pékin, Nov 2023, Pékin Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développer la compétence plurilingue des apprenants : apports de la didactique du plurilinguisme dans l’enseignement/apprentissage du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales des Professeurs de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BLCU - Université des langues et des cultures de Pékin; Ambassade de France en Chine, Nov 2023, Pékin Beijing, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-organisation du Workshop interdisciplinaire « Translanguaging », une notion en débat », 23 et 24 novembre 2023 Université Jean Monnet de Saint-Étienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3597,64 +3597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causa M., Galligani S., Totozani M., 2022, Co-organisation du workshop interdisciplinaire « Contexte », une notion en débat », 9 et 10 juin 2022 Université Grenoble Alpes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3686,165 +3686,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interlangues et compétence plurilingue : enjeux et perspectives didactiques pour l’enseignement/apprentissage du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée internationale des professeurs de français et Colloque international Enseignement des langues et inspirations mutuelles entre civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BFSU - Université des langues étrangères de Pékin, Nov 2024, Pékin Beijing, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médiation, inclusion, altérité : perceptions et représentations d’enseignants vis-à-vis des élèves allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mardi du DEFLE - Français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839668v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04839168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racontez votre histoire avec les langues&amp;quot; ou comment la démarche biographique amène les futurs enseignants à transformer leurs expériences de langues en compétence de médiation ?</w:t>
               </w:r>
@@ -4264,50 +4264,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact des dynamiques humaines dans la formation des étudiants réfugiés : le cas du DU PASS B2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études MIEUX, Université Grenoble Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interlangue(s) et fossilisation, des notions didactiques à revisiter dans une perspective plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche à Aix-Marseille Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire de l’approche biographique un outil de promotion linguistique de futurs enseignants de langue des signes française (LSF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4316,375 +4467,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire le point sur les enjeux associés à l'enseignement et à l'apprentissage des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EducLang, Jun 2018, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire de recherche en sociolinguistique et en didactique des langues : de l’étude des biographies et pratiques langagières en contexte migratoire et éducatif à la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'école doctorale Montaigne Humanités, Université de Bordeaux Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguisme, intégration et distances : quelles articulations en formation initiale des enseignants de/en langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des langues étrangères pour tous : didactique et méthdologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEP du canton de Vaux, Sep 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Impact des dynamiques humaines dans la formation des étudiants réfugiés : le cas du DU PASS B2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dispositif inclusif pour les réfugiés en milieu universitaire : de l’accueil à la formation diplômante à l’Université Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études MIEUX, Université Grenoble Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Migration, multilinguisme et éducation en France et en Allemagne : repenser la notion d’inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Strasbourg et Université franco-allemande, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et disciplines dans l’enseignement apprentissage : trois focalisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4700,73 +4782,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des dimensions langagières dans les disciplines enseignées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'enseignement bi-plurilingue (ADEB), Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'appuyer sur une approche plurielle des langues et des cultures pour élaborer sa séquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4782,250 +4864,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation au plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, St Martin d'Heres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plurilinguisme à l’école, un atout pas un obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée sur le plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CASNAV-CANOPE 38-Lidilem., Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciation des discours produits en didactique des langues : savoirs en transformation dans les échanges entre formateur et formés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration, multilinguisme et éducation en France et en Allemagne : repenser la notion d’inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE de Strasbourg et Université franco-allemande, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Seminari Internacional « Expetriènces i recerca en la didàctica de les llengües: noves perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Barcelone, Oct 2016, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et dynamique plurilingue à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5041,510 +5123,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité linguistique et culturelle à l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspection Académique de Grenoble, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plurilinguisme et interculturalité : des notions en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminari Internacional « Expetriènces i recerca en la didàctica de les llengües: noves perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Barcelone, Oct 2016, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">Journée d’études internationale « Enseigner le plurilinguisme et l’interculturalité au niveau universitaire »,Université de Constanta (Roumanie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Constanta, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être élève allophone en France : plurilinguisme et école inclusive en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire doctoral (SID). École doctorale Montaigne Humanités Université Bordeaux Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance et frontières : enseignement bilingue au Maroc et en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La question de la distance dans l'eseignement bi-plurilingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le développement de l'enseignement bi-/plurilingue (ADEB), Nov 2015, Sèvres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les biographies langagières deviennent des espaces de construction et de transformation des savoirs à la fois pour l’étudiant/futur enseignant de langues et l'enseignant/formateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Didactique du FLES et des langues : plurilinguisme et biographie langagière" organisée par l’Ecole Doctorale (ED 268) de l’Université Sorbonne Nouvelle – Paris 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction entre formateurs et futurs enseignants de langue comme lieu/espace de professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interagir pour apprendre les langues aujourd’hui - colloque ACEDLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456593v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01994580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être élève francophone plurilingue” : réflexion sur les questions de dénomination et présentation d’un outil pédagogique pour l’enseignement inductif de la grammaire</w:t>
               </w:r>
@@ -5826,234 +5826,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des limites du CECRL en contexte homoglotte : cas de l'enseignement du français aux enfants nouvellement arrivés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La contextualisation de l'enseignement des langues étrangères : le Cadre, le plurilinguisme et le pluriculturalisme, l'apprentissage autonome à l'aide des TIC et du portfolio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, KYOTO, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dis-moi d'où tu viens, je te dirai qui tu es !&amp;quot; Dénomination/catégorisation de l'enfant étranger dans le système éducatif français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études du GEPE "Les langues des enfants issus de l'immigration dans le champ éducatif français"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser les catégorisations pour une prise en compte éducative des identités plurielles : cas des enfants nouvellement arrivés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction identitaire à l'école. Approches pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512491v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00512457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants de travailleurs migrants temporaires scolarisés dans un dispositif CRI : analyse de leurs représentations langagières face au français</w:t>
               </w:r>
@@ -6222,64 +6222,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et professionnalisation des enseignants de langue. Evolution des contextes, des besoins et des dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Sorbonne Nouvelle - Paris 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et professionnalisation des enseignants de langue. Evolution des contextes, des besoins et des dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France. , 2012</w:t>
@@ -6340,77 +6340,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte, une notion en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Totozani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Villa-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6448,246 +6448,246 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dompmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (18|2), 2021, </w:t>
+              <w:t xml:space="preserve">, 2 (18|3), 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdlc.8888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.8899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591615v1</w:t>
+                <w:t xml:space="preserve">hal-03591622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dompmartin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 (18|3), 2021, </w:t>
+              <w:t xml:space="preserve">, 1 (18|2), 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rdlc.8899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.8888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591622v1</w:t>
+                <w:t xml:space="preserve">hal-03591615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique du plurilinguisme et formation des enseignants : contextes, dispositifs et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6800,695 +6800,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didactique de la grammaire. Cours de Master 1 à distance mention Didactique des langues parcours français langue étrangère et seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNED, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S'initier à la variété des publics - Module &amp;quot;Enseignement du français à des élèves allophones&amp;quot;. Cours de Master 1 à distance mention Didactique des langues parcours français langue étrangère et seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNED et Université Grenoble Alpes, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">CNED, 2022</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du plurilinguisme et formation des enseignants : contextes, dispositifs et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FIPF. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLE International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueillir l’enfant et ses langues : rencontres pluridisciplinaires sur le terrain de l’école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dompmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Maire-Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diana-Lee Simon; Chantal Dompmartin; Stéphanie Galligani; Marie-Odile Maire Sandoz. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273, 2015, Stéphanie Galligani; Malory Leclerc, 978-2-36013-292-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formations et pratiques enseignantes en contextes pluriels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 67, 2020</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-36013-214-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">, pp.273, 2015, Stéphanie Galligani; Malory Leclerc, 978-2-36013-292-8</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mariella Causa; Stéphanie Galligani; Monica Vlad. Riveneuve éditions, 2014, Série Langues et perspectives didactiques, Stéphanie Galligani; Malory Leclerc, 978-2-36013-214-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...84 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-36013-214-0</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École et langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve éditions, 2013, Stéphanie Galligani et Malory Leclerc, 978-2-36013-160-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...108 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoles et langues. Des difficultés en contextes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riveneuve, 2013, Actes académiques - Langues et perspectives didactiques, GALLIGANI Stéphanie et LECLERE Malory</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7845,1097 +7845,1097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ficelles méthodo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boch Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthodologie du mémoire à orientation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche biographique comme outil de reconnaissance du capital plurilingue chez les élèves et les enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...66 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biographie langagière dans la formation des enseignants de langues : un outil de construction des savoirs et de transformation de l’expérience plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La biographie langagière dans la formation des enseignants de langues : un outil de construction des savoirs et de transformation de l’expérience plurilingue</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue des familles et équité linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment les biographies langagières deviennent des espaces de construction et de transformation des savoirs à la fois pour l’étudiant/futur enseignant de langues et l'enseignant/formateur ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’enseignement de la grammaire ? Contextes, publics et besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire se rencontrer &amp;quot;Interculturalité&amp;quot; et &amp;quot;plurilinguisme&amp;quot; en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Auger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01994607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment prendre en compte les langues des élèves allophones dans l’objectif d’un apprentissage ciblé du français langue de scolarisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Comment les biographies langagières deviennent des espaces de construction et de transformation des savoirs à la fois pour l’étudiant/futur enseignant de langues et l'enseignant/formateur ? »</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une pédagogie du plurilinguisme : les langues maternelles au service de l’apprentissage du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Intégration du numérique dans l’enseignement à distance »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire des biographies langagières un outil de formation au développement de la compétence plurilingue des enseignants de langues. Apports et limites en formation initiale et en formation continue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers un dialogue des langues ? Le français et l’arabe, langues à/de l’école, l’exemple d’une section d’enseignement internationale à l’école élémentaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une didactique des compétences plurilingues et interculturelles en formation initiale des enseignants de langues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Causa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Vers un dialogue des langues ? Le français et l’arabe, langues à/de l’école, l’exemple d’une section d’enseignement internationale à l’école élémentaire »</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les apports du biographique en formation : vers la construction de ‘savoir-être plurilingue’ des enseignants de langues ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mariella Causa</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réinterroger le concept d’interlangue à l’ère de la construction d’une compétence plurilingue et pluriculturelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456595v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01456598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9090,51 +9090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/Migration-Multilingualism-and-Education/?k=9781800412934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781800412958-010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire Sandoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/formation-et-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Honjo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Audio-Gianotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/14998" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vedovati-Sterenberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7923;nh Kim To&#224;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994465v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8888" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591622v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8899" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdlm.org/supplements/recherches-et-applications/recherches-et-applications-n67/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/accueillir-lenfant-et-ses-langues-rencontres-pluridisciplinaires-sur-le-terrain-de-lecole/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Archibald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456602v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/Migration-Multilingualism-and-Education/?k=9781800412934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781800412958-010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire Sandoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/formation-et-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Honjo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Audio-Gianotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/14998" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vedovati-Sterenberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7923;nh Kim To&#224;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075959v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8899" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8888" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdlm.org/supplements/recherches-et-applications/recherches-et-applications-n67/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/accueillir-lenfant-et-ses-langues-rencontres-pluridisciplinaires-sur-le-terrain-de-lecole/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Archibald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>