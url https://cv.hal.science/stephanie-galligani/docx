--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -296,225 +296,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enseignants face à la diversité linguistique et culturelle : difficultés et insécurités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diana-Lee Simon; Chantal Dompmartin; Stéphanie Galligani; Marie-Odile Maire Sandoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accueillir l’enfant et ses langues. Rencontres pluridisciplinaires sur le terrain de l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2015, Série Langues et perspectives didactiques, 978-2-36013-292-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’Ecole plurilingue : apports sociolinguistiques, didactiques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Maire Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon, D.-L., Dompmartin, C., Galligani, S., Maire Sandoz, M.O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueillir l’enfant et ses langues : rencontres pluridisciplinaires sur le terrain de l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve Editions, pp.17-22, 2015, Collection Langues et perspectives didactiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075987v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01974123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail biographique et compétence plurilingue : quels apports en formation des enseignants de langues ?</w:t>
               </w:r>
@@ -679,204 +679,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment faire dialoguer le français et l’arabe, langue à/de l’école ? Exemple d’une section d’enseignement internationale à l’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École et langues. Difficultés en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, 2013, 978-2-36013-160-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le français, l’anglais et le japonais se mêlent dans les échanges familiaux : un tricotissage créatif des ressources plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takako Honjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Audio-Gianotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après. Paris : Éditions des Archives Contemporaines. pp. 97-108. Avec la participation de Dompmartin C. &amp; al.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les archives contemporaines, pp.97-108, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994644v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01449614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École et langues. Questions de difficulté en contextes</w:t>
               </w:r>
@@ -2935,178 +2935,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La biographie langagière au cœur des apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire académique "Approches plurielles des langues et des cultures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Grenoble, Apr 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment “mettre en contact les langues” des répertoires linguistiques des apprenants ? Exploration des approches plurielles en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire dans le cadre du projet DEFIPAIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabio Arismendi - Université de Antioquia, Aug 2024, Medellin, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839740v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04839632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches plurielles : introduction et apports de leur mise en œuvre en contexte de formation des (futurs) enseignants de langues</w:t>
               </w:r>
@@ -4415,50 +4415,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trajectoire de recherche en sociolinguistique et en didactique des langues : de l’étude des biographies et pratiques langagières en contexte migratoire et éducatif à la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'école doctorale Montaigne Humanités, Université de Bordeaux Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire de l’approche biographique un outil de promotion linguistique de futurs enseignants de langue des signes française (LSF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4467,126 +4536,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire le point sur les enjeux associés à l'enseignement et à l'apprentissage des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EducLang, Jun 2018, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948306v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01994389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguisme, intégration et distances : quelles articulations en formation initiale des enseignants de/en langues</w:t>
               </w:r>
@@ -4730,50 +4730,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S'appuyer sur une approche plurielle des langues et des cultures pour élaborer sa séquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation au plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, St Martin d'Heres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurilinguisme à l’école, un atout pas un obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée sur le plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASNAV-CANOPE 38-Lidilem., Mar 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langues et disciplines dans l’enseignement apprentissage : trois focalisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4782,234 +4959,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des dimensions langagières dans les disciplines enseignées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'enseignement bi-plurilingue (ADEB), Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994456v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-02075978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation des discours produits en didactique des langues : savoirs en transformation dans les échanges entre formateur et formés</w:t>
               </w:r>
@@ -6448,51 +6448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6552,51 +6552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique des langues et plurilinguisme(s) : 30 ans de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (18|2), 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7044,51 +7044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir l’enfant et ses langues : rencontres pluridisciplinaires sur le terrain de l’école.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7324,50 +7324,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecoles et langues. Des difficultés en contextes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve, 2013, Actes académiques - Langues et perspectives didactiques, GALLIGANI Stéphanie et LECLERE Malory</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">École et langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7382,145 +7470,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riveneuve éditions, 2013, Stéphanie Galligani et Malory Leclerc, 978-2-36013-160-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449560v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01421613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue(s) et immigration(s) : société, école, travail</w:t>
               </w:r>
@@ -8778,164 +8778,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Réinterroger le concept d’interlangue à l’ère de la construction d’une compétence plurilingue et pluriculturelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les apports du biographique en formation : vers la construction de ‘savoir-être plurilingue’ des enseignants de langues ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456598v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01456595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9090,51 +9090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/Migration-Multilingualism-and-Education/?k=9781800412934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781800412958-010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire Sandoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/formation-et-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Honjo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Audio-Gianotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449614v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/14998" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vedovati-Sterenberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7923;nh Kim To&#224;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994389v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075959v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8899" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8888" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdlm.org/supplements/recherches-et-applications/recherches-et-applications-n67/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/accueillir-lenfant-et-ses-langues-rencontres-pluridisciplinaires-sur-le-terrain-de-lecole/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Archibald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456598v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/Migration-Multilingualism-and-Education/?k=9781800412934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781800412958-010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Champalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire Sandoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/formation-et-pratiques-enseignantes-en-contextes-pluriels/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Honjo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Audio-Gianotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wachs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Weber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Totozani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villa-Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Quintana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591530v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/14998" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vedovati-Sterenberg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#7923;nh Kim To&#224;n Ph&#7841;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994456v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512504v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591622v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8899" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8888" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdlm.org/supplements/recherches-et-applications/recherches-et-applications-n67/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/accueillir-lenfant-et-ses-langues-rencontres-pluridisciplinaires-sur-le-terrain-de-lecole/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421613v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01449560v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Archibald" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01456598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>