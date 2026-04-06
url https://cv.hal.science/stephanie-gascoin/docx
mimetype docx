--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -735,295 +735,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Synthesis of BPH Zeolite Nanosheets Free of Organic Template with Enhanced Stability for Gas Separations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mud-Based Construction Material: Promising Properties of French Gravel Wash Mud Mixed with Byproducts, Seashells and Fly Ash as a Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bouasria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+                <w:t xml:space="preserve">Mohammed-Hichem Benzaama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debost</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Malo Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02925⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (20), pp.6216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14206216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143339v1</w:t>
+                <w:t xml:space="preserve">hal-03796750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mud-Based Construction Material: Promising Properties of French Gravel Wash Mud Mixed with Byproducts, Seashells and Fly Ash as a Binder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manal Bouasria</w:t>
+                <w:t xml:space="preserve">Room-Temperature Synthesis of BPH Zeolite Nanosheets Free of Organic Template with Enhanced Stability for Gas Separations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Hichem Benzaama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Le Guern</w:t>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (20), pp.6216. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14206216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796750v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial substitution of cement by the association of Ferronickel slags and Crepidula fornicata shells</w:t>
               </w:r>
@@ -1035,129 +1035,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bouasria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Hichem Benzaama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33, pp.101587 (IF 3,379). </w:t>
+              <w:t xml:space="preserve">, 2021, 33, pp.101587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928093v1</w:t>
+                <w:t xml:space="preserve">hal-03103969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial substitution of cement by the association of Ferronickel slags and Crepidula fornicata shells</w:t>
               </w:r>
@@ -1169,941 +1169,941 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bouasria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Hichem Benzaama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33, pp.101587. </w:t>
+              <w:t xml:space="preserve">, 2021, 33, pp.101587 (IF 3,379). </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103969v1</w:t>
+                <w:t xml:space="preserve">hal-02928093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and thermoelectric performance of doped higher manganese silicide materials solidified by RGS (ribbon growth on substrate) synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Graeme Blake</w:t>
+                <w:t xml:space="preserve">Insight into the structural, elastic and electronic properties of a new orthorhombic 6O-SiC polytype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154602⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64415-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006602v1</w:t>
+                <w:t xml:space="preserve">hal-02899711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the structural, elastic and electronic properties of a new orthorhombic 6O-SiC polytype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+                <w:t xml:space="preserve">Stability and thermoelectric performance of doped higher manganese silicide materials solidified by RGS (ribbon growth on substrate) synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Levinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Burema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.7562. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 832, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64415-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899711v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of structural and mechanical properties of BioCaCO3-LDPE composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serife Yalcin</w:t>
+                <w:t xml:space="preserve">Combined XRF, XRD, SEM-EDS, and Raman Analyses on Serpentinized Harzburgite (Nickel Laterite Mine, New Caledonia): Implications for Exploration and Geometallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33263/Materials12.029043⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.2237-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472107v1</w:t>
+                <w:t xml:space="preserve">hal-02380991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined XRF, XRD, SEM-EDS, and Raman Analyses on Serpentinized Harzburgite (Nickel Laterite Mine, New Caledonia): Implications for Exploration and Geometallurgy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Impact of heterogeneities and surface roughness on pXRF, pIR, XRD and Raman analyses: Challenges for on-line, real-time combined mineralogical and chemical analyses on drill cores and implication for “high speed” Ni-laterite exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Capar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380991v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Open Database: first interconnected Raman-XRD open-access resource for material identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Mendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antanas Vaitkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Merkys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saulius Gražulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (3), pp.618-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600576719004229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of heterogeneities and surface roughness on pXRF, pIR, XRD and Raman analyses: Challenges for on-line, real-time combined mineralogical and chemical analyses on drill cores and implication for “high speed” Ni-laterite exploration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of structural and mechanical properties of BioCaCO3-LDPE composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+                <w:t xml:space="preserve">Serife Yalcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Capar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.12.010⟩</w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33263/Materials12.029043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01966124v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed X-ray diffraction analysis of Ce1-xNdxO2-(x/2) as a surrogate for substoichiometric americium oxide</w:t>
               </w:r>
@@ -2217,575 +2217,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Brucite Dissolution in Calcium Carbonate Precipitation from Artificial and Natural Seawaters</w:t>
+                <w:t xml:space="preserve">Layered tellurides: stacking faults induce low thermal conductivity in the new In 2 Ge 2 Te 6 and thermoelectric properties of related compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Nguyen Dang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+                <w:t xml:space="preserve">Robin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaric Zanibellato</w:t>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmelina G. da Silva</w:t>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Lemoine</w:t>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (36), pp.19406 - 19415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ta04810f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478197v1</w:t>
+                <w:t xml:space="preserve">hal-01766073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered tellurides: stacking faults induce low thermal conductivity in the new In 2 Ge 2 Te 6 and thermoelectric properties of related compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Brucite Dissolution in Calcium Carbonate Precipitation from Artificial and Natural Seawaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Berthebaud</w:t>
+                <w:t xml:space="preserve">Dan Nguyen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+                <w:t xml:space="preserve">Alaric Zanibellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pérez</w:t>
+                <w:t xml:space="preserve">Cosmelina G. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Melanie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (36), pp.19406 - 19415. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.1502-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ta04810f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766073v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability of the synthetic thermoelectric ternary and nickel-substituted tetrahedrite phases</w:t>
+                <w:t xml:space="preserve">Microstructure and electrical resistance evolution during sintering of a Ag nanoparticle paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barbier</w:t>
+                <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Gascoin</w:t>
+                <w:t xml:space="preserve">X. Tassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.I. Lebedev</w:t>
+                <w:t xml:space="preserve">C. Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kaltzoglou</w:t>
+                <w:t xml:space="preserve">F. Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.02.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14), pp.145302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184183v1</w:t>
+                <w:t xml:space="preserve">hal-02184156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and electrical resistance evolution during sintering of a Ag nanoparticle paste</w:t>
+                <w:t xml:space="preserve">Structural stability of the synthetic thermoelectric ternary and nickel-substituted tetrahedrite phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Scola</w:t>
+                <w:t xml:space="preserve">T. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Tassart</w:t>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vilar</w:t>
+                <w:t xml:space="preserve">O.I. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jomard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dumas</w:t>
+                <w:t xml:space="preserve">A. Kaltzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 634, pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.02.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145302⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184156v1</w:t>
+                <w:t xml:space="preserve">hal-02184183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Conductivity Behavior of AgI-Vycor7930 Nanocomposites</w:t>
               </w:r>
@@ -3024,704 +3024,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Te-Ge-Ga thin films deposited by co-thermal evaporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of oxygen traces in nitrogen and hydrogen-rich atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Frayret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 139 (2), pp.298-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372795v1</w:t>
+                <w:t xml:space="preserve">hal-00409703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of oxygen traces in nitrogen and hydrogen-rich atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+                <w:t xml:space="preserve">Effect of pressure on the superionic argyrodite Ag7GeSe5I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.03.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0021889808034912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409703v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure on the superionic argyrodite Ag7GeSe5I</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Granier</w:t>
+                <w:t xml:space="preserve">Te-Ge-Ga thin films deposited by co-thermal evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Frayret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.260-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0021889808034912⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00352117v1</w:t>
+                <w:t xml:space="preserve">hal-00372795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder in Ag7GeSe5I, a superionic conductor: temperature-dependent anharmonic structural study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Nanostructured ionic conductors: A study of Vycor®7930–LiI composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768107059642⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 150 (3), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349015v1</w:t>
+                <w:t xml:space="preserve">hal-00296659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured ionic conductors: A study of Vycor®7930–LiI composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Disorder in Ag7GeSe5I, a superionic conductor: temperature-dependent anharmonic structural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 150 (3), pp.199. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0108768107059642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296659v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of porous Vycor(r) 7930–AgI composites synthesised by electro-crystallisation</w:t>
               </w:r>
@@ -3843,315 +3843,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic conductivity in nanoporous composites SiO2/AgI</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast ion conduction character and ionic phase transitions in disordered crystals: the complex case of the minerals of the pearceite-polybasite group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.07.052⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-006-0117-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162966v1</w:t>
+                <w:t xml:space="preserve">hal-00185035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ion conduction character and ionic phase transitions in disordered crystals: the complex case of the minerals of the pearceite-polybasite group</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic conductivity in nanoporous composites SiO2/AgI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33, pp.677. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177, pp.3009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-006-0117-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185035v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4396,277 +4396,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in coupled on-line-on-mine-real time mineralogical and chemical analyses on drill cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Combined mineralogy and chemistry on drill cores: challenging for on-line-real-time analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Capar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bourrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+                <w:t xml:space="preserve">Anne Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real Time Mining Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">SGA Québec 2017, 14th biannual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600090v1</w:t>
+                <w:t xml:space="preserve">hal-01536653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined mineralogy and chemistry on drill cores: challenging for on-line-real-time analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Challenges in coupled on-line-on-mine-real time mineralogical and chemical analyses on drill cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bourguignon</w:t>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGA Québec 2017, 14th biannual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">Real Time Mining Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536653v1</w:t>
+                <w:t xml:space="preserve">hal-01600090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume synthesis of calcareous deposit on carbon steel in natural seawater Effect of applied potential and temperature</w:t>
               </w:r>
@@ -4941,51 +4941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5640,51 +5640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johann Peter Reithmaier; Plamen Petkov; Wilhelm Kulisch; Cyril Popov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Advanced Technological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5816,51 +5816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAB292A2"/>
+    <w:nsid w:val="8F5CEEDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-gascoin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1322-3089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077427300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Guessoum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouha El Moustapha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143660" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bouasria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laidi Babouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1814421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02925" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Hichem Benzaama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guern" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14206216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101587" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berneron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levinsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Burema" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Blake" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154602" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64415-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serife Yalcin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33263/Materials12.029043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Vaitkus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Merkys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Gra&#382;ulis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004229" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.12.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TC106DM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Watkinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ambrosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gascoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Nguyen Dang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Zanibellato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmelina G. da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lefevre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta04810f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaltzoglou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.02.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7D4C2HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tassart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145302" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105252k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.08.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNJVN2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808034912" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9CTVXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.05.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLX4L3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.08.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ29XBDS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW0CR5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185035v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bindi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0117-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZRRNN8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337628v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maestracci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chateigner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delchini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gascoin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01600090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01536653v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Dang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabbadj" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riffault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alve da Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dan Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanibellato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403562v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797643" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337589v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pilli&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frolet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9781402099144" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-gascoin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1322-3089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077427300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Guessoum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouha El Moustapha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143660" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bouasria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laidi Babouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1814421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Hichem Benzaama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14206216" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02925" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101587" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64415-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berneron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levinsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Burema" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Blake" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154602" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.12.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TC106DM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Vaitkus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Merkys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Gra&#382;ulis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004229" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serife Yalcin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33263/Materials12.029043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Watkinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ambrosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gascoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta04810f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Nguyen Dang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Zanibellato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmelina G. da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01305" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tassart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145302" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaltzoglou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.02.045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7D4C2HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105252k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.08.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNJVN2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.035" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808034912" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9CTVXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLX4L3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.08.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ29XBDS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bindi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0117-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZRRNN8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW0CR5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337628v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maestracci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chateigner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delchini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gascoin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01536653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01600090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Dang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabbadj" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riffault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alve da Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dan Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanibellato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403562v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797643" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337589v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pilli&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frolet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9781402099144" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>