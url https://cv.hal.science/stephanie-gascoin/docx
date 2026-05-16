--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -165,5249 +165,5777 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
+                <w:t xml:space="preserve">Enhancing recycled aggregate-based geopolymer concrete: The effect of metakaolin on performance and microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
+                <w:t xml:space="preserve">Bouha El Moustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martando Rath</w:t>
+                <w:t xml:space="preserve">Fouad Boukhelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duprey</w:t>
+                <w:t xml:space="preserve">Xavier Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marie</w:t>
+                <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25, pp.100931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2026.100931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097098v1</w:t>
+                <w:t xml:space="preserve">hal-05611990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of scallop shell powder addition on fresh and hardened properties of self-compacting concrete (SCC) based on recycled aggregates</w:t>
+                <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Guessoum</w:t>
+                <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouha El Moustapha</w:t>
+                <w:t xml:space="preserve">Martando Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
+                <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+                <w:t xml:space="preserve">Philippe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 495, pp.143660. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR04806G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328682v1</w:t>
+                <w:t xml:space="preserve">hal-05097098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the partial replacement of cement by ferronickel slags from New Caledonia</w:t>
+                <w:t xml:space="preserve">Effect of scallop shell powder addition on fresh and hardened properties of self-compacting concrete (SCC) based on recycled aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Bouasria</w:t>
+                <w:t xml:space="preserve">Meriem Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouha El Moustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.3662-3680. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.143660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1814421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026345v1</w:t>
+                <w:t xml:space="preserve">hal-05328682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of SiC and Diamond Polytypes, Chromite and Uranophane in Breccia from Nickel Laterites (New Caledonia): Combined Analyses</w:t>
+                <w:t xml:space="preserve">Investigation of the mechanical and hygrothermal behavior of coffee ground wastes valorized as a building material: analysis of mix designs performance and sorption curve linearization effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Hichem Benzaama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yassine El Mendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.196. </w:t>
+              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min12020196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43452-022-00579-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796785v1</w:t>
+                <w:t xml:space="preserve">hal-05610891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mud-Based Construction Material: Promising Properties of French Gravel Wash Mud Mixed with Byproducts, Seashells and Fly Ash as a Binder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Insight into the partial replacement of cement by ferronickel slags from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bouasria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laidi Babouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malo Le Guern</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (20), pp.6216. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.3662-3680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14206216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1814421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796750v1</w:t>
+                <w:t xml:space="preserve">hal-03026345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Synthesis of BPH Zeolite Nanosheets Free of Organic Template with Enhanced Stability for Gas Separations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of SiC and Diamond Polytypes, Chromite and Uranophane in Breccia from Nickel Laterites (New Caledonia): Combined Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+                <w:t xml:space="preserve">Beate Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02925⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min12020196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143339v1</w:t>
+                <w:t xml:space="preserve">hal-03796785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial substitution of cement by the association of Ferronickel slags and Crepidula fornicata shells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mud-Based Construction Material: Promising Properties of French Gravel Wash Mud Mixed with Byproducts, Seashells and Fly Ash as a Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bouasria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Hichem Benzaama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101587⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (20), pp.6216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14206216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103969v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial substitution of cement by the association of Ferronickel slags and Crepidula fornicata shells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Room-Temperature Synthesis of BPH Zeolite Nanosheets Free of Organic Template with Enhanced Stability for Gas Separations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101587⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.24-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928093v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the structural, elastic and electronic properties of a new orthorhombic 6O-SiC polytype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+                <w:t xml:space="preserve">Partial substitution of cement by the association of Ferronickel slags and Crepidula fornicata shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bouasria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Orberger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mohammed-Hichem Benzaama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64415-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.101587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899711v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and thermoelectric performance of doped higher manganese silicide materials solidified by RGS (ribbon growth on substrate) synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Pichon</w:t>
+                <w:t xml:space="preserve">Partial substitution of cement by the association of Ferronickel slags and Crepidula fornicata shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bouasria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Hichem Benzaama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Berneron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Graeme Blake</w:t>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154602⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.101587 (IF 3,379). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006602v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined XRF, XRD, SEM-EDS, and Raman Analyses on Serpentinized Harzburgite (Nickel Laterite Mine, New Caledonia): Implications for Exploration and Geometallurgy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The effect of a magnetic field on the precipitation of calcium carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ouhenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00014⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (9), pp.716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-021-04860-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380991v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of heterogeneities and surface roughness on pXRF, pIR, XRD and Raman analyses: Challenges for on-line, real-time combined mineralogical and chemical analyses on drill cores and implication for “high speed” Ni-laterite exploration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Insight into the structural, elastic and electronic properties of a new orthorhombic 6O-SiC polytype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Orberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Capar</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.12.010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64415-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01966124v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Open Database: first interconnected Raman-XRD open-access resource for material identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+                <w:t xml:space="preserve">Stability and thermoelectric performance of doped higher manganese silicide materials solidified by RGS (ribbon growth on substrate) synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Levinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Burema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antanas Vaitkus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+                <w:t xml:space="preserve">Graeme Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719004229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086736v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of structural and mechanical properties of BioCaCO3-LDPE composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman Open Database: first interconnected Raman-XRD open-access resource for material identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antanas Vaitkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Merkys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serife Yalcin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Saulius Gražulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33263/Materials12.029043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.618-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719004229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472107v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed X-ray diffraction analysis of Ce1-xNdxO2-(x/2) as a surrogate for substoichiometric americium oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of heterogeneities and surface roughness on pXRF, pIR, XRD and Raman analyses: Challenges for on-line, real-time combined mineralogical and chemical analyses on drill cores and implication for “high speed” Ni-laterite exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. J. Watkinson</w:t>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chateigner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. R. Williams</w:t>
+                <w:t xml:space="preserve">Laure Capar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174389v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered tellurides: stacking faults induce low thermal conductivity in the new In 2 Ge 2 Te 6 and thermoelectric properties of related compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celia Castro</w:t>
+                <w:t xml:space="preserve">Combined XRF, XRD, SEM-EDS, and Raman Analyses on Serpentinized Harzburgite (Nickel Laterite Mine, New Caledonia): Implications for Exploration and Geometallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Orberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ta04810f⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.2237-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766073v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Brucite Dissolution in Calcium Carbonate Precipitation from Artificial and Natural Seawaters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Nguyen Dang</w:t>
+                <w:t xml:space="preserve">Investigation of structural and mechanical properties of BioCaCO3-LDPE composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serife Yalcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01305⟩</w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33263/Materials12.029043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478197v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and electrical resistance evolution during sintering of a Ag nanoparticle paste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dumas</w:t>
+                <w:t xml:space="preserve">Detailed X-ray diffraction analysis of Ce1-xNdxO2-(x/2) as a surrogate for substoichiometric americium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Watkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. R. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 507, pp.158-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184156v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability of the synthetic thermoelectric ternary and nickel-substituted tetrahedrite phases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kaltzoglou</w:t>
+                <w:t xml:space="preserve">Role of Brucite Dissolution in Calcium Carbonate Precipitation from Artificial and Natural Seawaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Nguyen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaric Zanibellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmelina G. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.02.045⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.1502-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02184183v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Conductivity Behavior of AgI-Vycor7930 Nanocomposites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Layered tellurides: stacking faults induce low thermal conductivity in the new In 2 Ge 2 Te 6 and thermoelectric properties of related compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp105252k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (36), pp.19406 - 19415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ta04810f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524008v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of composition on the properties of Te-Ge thick films deposited by co-thermal evaporation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of Brucite Dissolution in Calcium Carbonate Precipitation from Artificial and Natural Seawaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Nguyen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaric Zanibellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmelina G. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.08.004⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.1502-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00524668v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of oxygen traces in nitrogen and hydrogen-rich atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and electrical resistance evolution during sintering of a Ag nanoparticle paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Albert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Tassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.03.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14), pp.145302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409703v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure on the superionic argyrodite Ag7GeSe5I</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Granier</w:t>
+                <w:t xml:space="preserve">Structural stability of the synthetic thermoelectric ternary and nickel-substituted tetrahedrite phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Pradel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O.I. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaltzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0021889808034912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 634, pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352117v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Te-Ge-Ga thin films deposited by co-thermal evaporation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Anomalous Conductivity Behavior of AgI-Vycor7930 Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (43), pp.18318-18322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp105252k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372795v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured ionic conductors: A study of Vycor®7930–LiI composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Effect of composition on the properties of Te-Ge thick films deposited by co-thermal evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ribes</w:t>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356 (41-42), pp.2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296659v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder in Ag7GeSe5I, a superionic conductor: temperature-dependent anharmonic structural study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Ribes</w:t>
+                <w:t xml:space="preserve">Detection of oxygen traces in nitrogen and hydrogen-rich atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768107059642⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 139 (2), pp.298-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00349015v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of porous Vycor(r) 7930–AgI composites synthesised by electro-crystallisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+                <w:t xml:space="preserve">Effect of pressure on the superionic argyrodite Ag7GeSe5I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99, pp.56. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.08.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0021889808034912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151140v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ion conduction character and ionic phase transitions in disordered crystals: the complex case of the minerals of the pearceite-polybasite group</w:t>
+                <w:t xml:space="preserve">Te-Ge-Ga thin films deposited by co-thermal evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bindi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Frayret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.260-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185035v1</w:t>
+                <w:t xml:space="preserve">hal-00372795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanostructured ionic conductors: A study of Vycor®7930–LiI composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 150 (3), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2008.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disorder in Ag7GeSe5I, a superionic conductor: temperature-dependent anharmonic structural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108768107059642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of porous Vycor(r) 7930–AgI composites synthesised by electro-crystallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.08.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ionic conductivity in nanoporous composites SiO2/AgI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G. Pgy Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mr Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177, pp.3009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast ion conduction character and ionic phase transitions in disordered crystals: the complex case of the minerals of the pearceite-polybasite group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-006-0117-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the long-term stability of new-generation perovskite-based TCOs using binary and ternary oxides capping layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martendo Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2025, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de texture sous-déterminé de March-Dollase influence-t-il la détermination structurale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Delchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gascoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas CORNELIUS, Nov 2021, Aix-en-Provence, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined mineralogy and chemistry on drill cores: challenging for on-line-real-time analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Capar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGA Québec 2017, 14th biannual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in coupled on-line-on-mine-real time mineralogical and chemical analyses on drill cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Mendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real Time Mining Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume synthesis of calcareous deposit on carbon steel in natural seawater Effect of applied potential and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Graz, Austria. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial coral reefs, electrochemistry and calcium carbonate: electrodeposited coral-like aragonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonçalve da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zanibellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations and Advances, 29th European Crystallography Congress (ECM29).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brasure à base de nanoparticules d'argent : évolution en temps réel de la microstructure et de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveguides based on TeGe thick films for spatial interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Devices, Materials, and Technologies XIV (part of Photonics West)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, San Francisco, CA, United States. pp.760405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.846022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telluride thick films deposited by co-thermal evaporation: promising materials for far infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Transparent Optical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Ponta Delgada (Sao Miguel, Les acores), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of far infrared rib waveguides based on Te-Ge-Ga films deposited by co-thermal evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vigreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Advances in Optical Thin Films III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, France. pp.71011N-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.797643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5417,154 +5945,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse combinée FluoX-caméra RVB et FluoX-DRX des gisements de latérite nickélifère de Nouvelle-Calédonie : nouvelle approche méthodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Delchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Pillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5574,181 +6102,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NANOSTRUCTURED IONIC CONDUCTORS: INVESTIGATION OF SiO2-MI (M = Li, Ag) COMPOSITES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G. Yot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johann Peter Reithmaier; Plamen Petkov; Wilhelm Kulisch; Cyril Popov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Materials for Advanced Technological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-243, 2009, 978-1-4020-9916-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5816,51 +6344,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F5CEEDD"/>
+    <w:nsid w:val="97F19363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-gascoin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1322-3089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077427300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Guessoum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouha El Moustapha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143660" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bouasria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laidi Babouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1814421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Hichem Benzaama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guern" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14206216" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02925" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101587" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64415-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berneron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levinsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Burema" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Blake" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154602" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.12.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TC106DM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Vaitkus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Merkys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Gra&#382;ulis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004229" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serife Yalcin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33263/Materials12.029043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Watkinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ambrosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gascoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Williams" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lefevre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta04810f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Nguyen Dang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Zanibellato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmelina G. da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01305" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tassart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145302" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaltzoglou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.02.045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7D4C2HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105252k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.08.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNJVN2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.035" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352117v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808034912" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9CTVXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLX4L3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.08.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ29XBDS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bindi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0117-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZRRNN8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW0CR5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337628v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maestracci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chateigner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delchini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gascoin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01536653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01600090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Dang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabbadj" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riffault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387331v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alve da Silva" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dan Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanibellato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403562v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797643" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337589v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pilli&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frolet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9781402099144" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-gascoin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1322-3089" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077427300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouha El Moustapha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boukhelf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Larose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2026.100931" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05097098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martando Rath" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04806G" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Guessoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143660" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hamdaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Hichem Benzaama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43452-022-00579-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026345v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bouasria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laidi Babouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1814421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Orberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12020196" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14206216" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02925" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101587" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Amer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouhenia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-021-04860-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64415-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berneron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Levinsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Burema" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Blake" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154602" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Vaitkus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Merkys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Gra&#382;ulis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004229" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.12.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TC106DM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serife Yalcin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33263/Materials12.029043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02174389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Watkinson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ambrosi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gascoin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.05.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Nguyen Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Zanibellato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmelina G. da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lefevre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthebaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta04810f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tassart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145302" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Lebedev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaltzoglou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.02.045" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7D4C2HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524008v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Pgy Yot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Albert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105252k" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vigreux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.08.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTNJVN2J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.03.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889808034912" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RH9CTVXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.05.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLX4L3P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Albert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768107059642" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFB8BSPF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.08.032" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ29XBDS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW0CR5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bindi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0117-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XDZRRNN8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337628v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maestracci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chateigner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delchini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gascoin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01536653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01600090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184103v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Dang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kabbadj" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riffault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alve da Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dan Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanibellato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065396v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.846022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403562v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797643" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Pilli&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380499v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frolet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9781402099144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>