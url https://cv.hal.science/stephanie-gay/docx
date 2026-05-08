--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -66,1802 +66,1677 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of miR-187 as a modulator of early oogenesis and female fecundity in medaka</w:t>
+                <w:t xml:space="preserve">Looking for a needle in a haystack: de novo phenotypic target identification reveals Hippo pathway-mediated miR-202 regulation of egg production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Davilma</w:t>
+                <w:t xml:space="preserve">Sarah JANATI IDRISSI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sully Mak</w:t>
+                <w:t xml:space="preserve">Fernanda de Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (2), pp.738-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad1154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458486v1</w:t>
+                <w:t xml:space="preserve">hal-04501492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for a needle in a haystack: de novo phenotypic target identification reveals Hippo pathway-mediated miR-202 regulation of egg production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C-ECi: a CUBIC-ECi combined clearing method for three-dimensional follicular content analysis in the fish ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda de Mello</w:t>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad1154⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (5), pp.1099-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501492v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ECi: a CUBIC-ECi combined clearing method for three-dimensional follicular content analysis in the fish ovary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Branthonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Laure Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa142⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935099v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 controls female fecundity by regulating medaka oogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High-resolution 3D imaging of whole organ after clearing: taking a new look at the zebrafish testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007593⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871468v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 3D imaging of whole organ after clearing: taking a new look at the zebrafish testis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep40241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505000v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide identification of novel ovarian-predominant miRNAs: new insights from the medaka (Oryzias latipes)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for two distinct waves of epidermal ionocyte differentiation during medaka embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Vincent Trayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nina Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40241⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 244 (7), pp.888-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.24290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594581v1</w:t>
+                <w:t xml:space="preserve">hal-01182846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for two distinct waves of epidermal ionocyte differentiation during medaka embryonic development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Trayer</w:t>
+                <w:t xml:space="preserve">Myostatin deficiency is associated with an increase in number of total axons and motor axons innervating mouse tibialis anterior muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Séjourné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+                <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bacou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dvdy.24290⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (5), pp.698-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.23242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182846v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin deficiency is associated with an increase in number of total axons and motor axons innervating mouse tibialis anterior muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">AMPK pomotes skeletal muscle autophagy through activation of forkhead foxO3a and interaction with Ulk1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amfredo Csobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.23242⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.695-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.23399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644531v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMPK pomotes skeletal muscle autophagy through activation of forkhead foxO3a and interaction with Ulk1</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wnt4 activates the canonical beta-catenin pathway and regulates negatively myostatin: functional implication in myogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Cornille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcb.23399⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300 (5), pp.C1122-C1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00214.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651677v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wnt4 activates the canonical beta-catenin pathway and regulates negatively myostatin: functional implication in myogenesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aldehyde dehydrogenase activity promotes survival of human muscle precursor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fedon</w:t>
+                <w:t xml:space="preserve">Elise Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+                <w:t xml:space="preserve">Dalila D. Laoudj-Chenivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Serratrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00214.2010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.119-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2009.00942.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651868v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldehyde dehydrogenase activity promotes survival of human muscle precursor cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of myoblast differentiation by Sfrp1 and Sfrp2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Rouger</w:t>
+                <w:t xml:space="preserve">Simon Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Serratrice</w:t>
+                <w:t xml:space="preserve">Hayat Arzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2009.00942.x⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 332, pp.299-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-008-0574-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539993v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of myoblast differentiation by Sfrp1 and Sfrp2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transplantation of adult myoblasts or adipose tissue precursor cells by high-density injection failed to improve reinnervated skeletal muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fédon</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 332, pp.299-306. </w:t>
+                <w:t xml:space="preserve">Matthieu César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00441-008-0574-z⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sophie Roussanne-Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Bertrand Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (2), pp.219-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mus.20918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1871,1801 +1746,1801 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the role of mir-187 in promoting adult ovarian follicle growth and female fecundity in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sully Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Différenciation et fonctions des gonades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d'une technique non invasive de génotypage sur les larves de médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibril Scott</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’ISC LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of asynchronous oogenesis dynamics in fish: Application of a modern 3D analysis approach to an old problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mak Sully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Chersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive 3D approach to unravel follicular growth dynamics that governs fecundity in medaka fish (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétique de l'ovogenèse au cours du cycle reproducteur chez le médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes a good egg: new insights from CRISPR/Cas9 genome editing in fish model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes a fish egg able to be fertilized and subsequently develop into an embryo: new insights from CRISPR/Cas9 genome editing in model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiR-202 knock-out in medaka drastically impairs female fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Zebrafish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clearing and high-resolution 3D imaging of the whole medaka ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Jenett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir-202 knock-out in medaka drastically impairs female fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et utilisation d 'une lignée mutante de medaka pour l'étude du rôle d'un microARN dans l'ovogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes a good egg ? Molecular mechanisms defining egg developmental competence in teleost fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant MiRNAs in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WNT4 activates the canonical b-catenin pathway and regulates negatively myostatin : functional implication in myogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la masse musculaire par l’AMPK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès International de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France. 697 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3675,2470 +3550,2470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging-based analysis of the germline in teleost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AI and imaging for cell and developmental biology: insights, limits and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745244v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging-based analysis of the germline in teleost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Davilma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI and imaging for cell and developmental biology: insights, limits and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745237v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Oogenesis Dynamics in the Medaka Ovary Using a Quantitative 3D Image Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mak Sully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Zebrafish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of micropyle formation in medaka (Oryzias latipes) miR-202 -/- mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Roza de Abreu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.155-156, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une nouvelle méthode pour l'analyse 3D de la dynamique ovarienne chez le poisson : Transparisation, microscopie, analyse d'image et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Haghebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional characterization of ovarian and maternally-inherited miRNAs in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.153-153, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual Meeting of the Society for the Study of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, San Diego, California, United States. , 405 p., 2016, SSR 2016 Systems Biology of Reproduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expressionnelle et fonctionnelle des microRNAs dans la physiologie du poisson (MicroFish)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche Assurance Qualité au sein des Installations Expérimentales du Laboratoire de Physiologie et Génomique des Poissons (LPGP)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inactivation of miR202 after targeting its 3' genomic region using the CRISPR/Cas9 technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borel</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres du Management de la Qualité en Unités et Installations Expérimentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Guitté, France. , 2016</w:t>
+              <w:t xml:space="preserve">10. Meeting SifrARN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016, SifrARN 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801613v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of miR202 after targeting its 3' genomic region using the CRISPR/Cas9 technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La démarche Assurance Qualité au sein des Installations Expérimentales du Laboratoire de Physiologie et Génomique des Poissons (LPGP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Meeting SifrARN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016, SifrARN 2016</w:t>
+              <w:t xml:space="preserve">4. Rencontres du Management de la Qualité en Unités et Installations Expérimentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Guitté, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742891v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Meeting SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. , 2016, SifrARN 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution 3D imaging of whole zebrafish ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jenett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Zebrafish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. , 2015, Zebrafish 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence de deux vagues distinctes de différenciation des ionocytes au sein de l'épithélium du sac vitellin embryonnaire chez le poisson medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of stable transgenic medaka lines to study endocrine disruption of corticosteroid signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Fish Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina. , 2012, Program and abstracts book. 7 ISFE Buenos Aires 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’AMPK : chef d’orchestre de la régulation de la masse musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Csibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée de l’Ecole Doctorale Sciences du Mouvement Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France. 2011, 7. Journée de l’Ecole Doctorale Sciences du Mouvement Humain (JEDSMH)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wnt signalling in development and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Arolla, Switzerland. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wnt4 acts as a differentiation factor on C2C12 myoblasts and satellite cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bolzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bacou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM-Téléthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 665 p., 2008, Myology 2008, International Congress of Myology, abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du facteur Wnt4 sur la différenciation des myoblastes C2C12 et des cellules satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du département Phase (JAS Phase 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France. 2007, 2èmes Journées d'Animation Scientifique du Département PHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6148,418 +6023,536 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role and function of wnts in the regulation of myogenesis: when wnt meets myostatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skeletal Muscle : From Myogenesis to Clinical Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTech Open</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-953-51-0712-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/48330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Eci: A Cubic-Eci combined clearing method for 3D follicular content analysis In the ovary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification of miR-187 as a modulator of early oogenesis and female fecundity in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Davilma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sully Mak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02790859v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C-Eci: A Cubic-Eci combined clearing method for 3D follicular content analysis In the ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MicroRNA-202 (miR-202) controls female fecundity by regulating medaka oogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6617,90 +6610,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de petits ARN non codants exprimés dans l'ovaire et potentiellement impliqués dans l'ovogenèse chez le médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Couve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6887,51 +6880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24290" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E195E87D393A74150D7CB17149FDBB46EE84A1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amfredo Csobo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23399" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BCB8BTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00214.2010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serratrice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00942.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descamps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Arzouk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-008-0574-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22560595FF3520D0BED7A4D418144A964754626C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu C&#233;sar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussanne-Domergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.20918" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NRC6597-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Scott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Csibi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Job" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenett" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744794v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terrien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750230v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753727v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolzec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.myobase.org/index.php?lvl=notice_display&amp;amp;id=21618" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811454v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/skeletal-muscle-from-myogenesis-to-clinical-relations" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48330" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-03127948v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trayer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E195E87D393A74150D7CB17149FDBB46EE84A1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amfredo Csobo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BCB8BTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00214.2010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serratrice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00942.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Arzouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-008-0574-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22560595FF3520D0BED7A4D418144A964754626C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu C&#233;sar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussanne-Domergue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.20918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NRC6597-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Scott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Csibi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Job" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terrien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolzec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.myobase.org/index.php?lvl=notice_display&amp;amp;id=21618" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/skeletal-muscle-from-myogenesis-to-clinical-relations" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-03127948v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>