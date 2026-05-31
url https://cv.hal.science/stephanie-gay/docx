--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -3637,73 +3637,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI and imaging for cell and developmental biology: insights, limits and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745237v1</w:t>
+                <w:t xml:space="preserve">hal-04745244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D imaging-based analysis of the germline in teleost</w:t>
               </w:r>
@@ -3762,73 +3762,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AI and imaging for cell and developmental biology: insights, limits and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745244v1</w:t>
+                <w:t xml:space="preserve">hal-04745237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Oogenesis Dynamics in the Medaka Ovary Using a Quantitative 3D Image Analysis Approach</w:t>
               </w:r>
@@ -4308,51 +4308,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
+                <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
@@ -4366,118 +4366,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771815v1</w:t>
+                <w:t xml:space="preserve">hal-02437626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiR-202 regulates female fecundity by controlling early follicle development in medaka ovary</w:t>
+                <w:t xml:space="preserve">miR-202, un microARN clé pour le succès reproducteur des femelles chez le poisson médaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
@@ -4491,94 +4491,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Delahaye</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437626v1</w:t>
+                <w:t xml:space="preserve">hal-01771815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel ovarian predominant miRNAs in medaka (Oryzias latipes)</w:t>
               </w:r>
@@ -6880,51 +6880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trayer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E195E87D393A74150D7CB17149FDBB46EE84A1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amfredo Csobo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BCB8BTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00214.2010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serratrice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00942.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Arzouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-008-0574-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22560595FF3520D0BED7A4D418144A964754626C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu C&#233;sar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussanne-Domergue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.20918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NRC6597-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Scott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Csibi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Job" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terrien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolzec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.myobase.org/index.php?lvl=notice_display&amp;amp;id=21618" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/skeletal-muscle-from-myogenesis-to-clinical-relations" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-03127948v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trayer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24290" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.23242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E195E87D393A74150D7CB17149FDBB46EE84A1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amfredo Csobo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raibon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cornille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.23399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BCB8BTN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fedon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00214.2010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serratrice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00942.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Descamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Arzouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann F&#233;don" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-008-0574-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22560595FF3520D0BED7A4D418144A964754626C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu C&#233;sar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roussanne-Domergue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.20918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NRC6597-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Scott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mak Sully" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764407v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169545v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouleau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Csibi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haghebaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437626v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742929v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Job" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jenett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Terrien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolzec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.myobase.org/index.php?lvl=notice_display&amp;amp;id=21618" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811454v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/skeletal-muscle-from-myogenesis-to-clinical-relations" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Mak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790703v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-03127948v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Couve" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>