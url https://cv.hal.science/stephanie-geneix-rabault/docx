--- v0 (2026-04-08)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Geneix-Rabault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ea Ea Pepe. Berceuses en langues kanak : des instruments de mises en voix de mémoires intimes en contexte plurilingue et pluriculturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wadrawane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What graffiti arts and tags tell us about urban identity in Nouméa (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRAEMER D. &amp; STERN M. (dirs.), TAJA Special Issue. Urban Autochthony: Belonging and ways of being in Pacific Island Cities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huje la ixöe. Pratiques formatives repensées par le pluriartistique et le polyphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Heeun-kot, « chanter ensemble » : un hymne sur air de « destin commun » pour la Nouvelle-Calédonie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chanter le collectif, 124, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.27057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hail my street!&amp;quot; What the graffiti arts and graffiti tags can tell us about urban autochtony (Noumea, New Caledonia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRAEMER D. &amp; STERN M. (dirs.), TAJA Special Issue. Urban Autochthony: Belonging and ways of being in Pacific Island Cities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERE - (Re)lier sensible, musiques et pluralités comme chemins de connaissances en langues-cultures : retour sur une expérience formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"CHAPLIER C. et LUMIERE E. (coord.), ""Le rôle des sens et des émotions pour enseigner ou apprendre une langue-culture : cas de l'enseignement secondaire et supérieur"", Langues Modernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trengewekë hna oth paroles reliées - pluralités linguistiques ET pratiques (e)littéraciques numériques (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"BIGOT V., OLLIVIER B., SOUBRIE T. (coord.), ""Littératie numérique et didactique des langues et des cultures"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en formation professionnalisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima jë ! Chante !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BERDAL-MASUY F. et PAIRON J. (dirs.), TIPA 35 : Emo-langages : Vers une approche transversale des langages dans leurs dynamiques émotionnelles et créatives, Travaux interdisciplinaires sur la parole et le langage, ECLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.2987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la ville de Nouméa : sociolinguistique urbaine et interdisciplinarité. Pour une recherche à visée sociale en contexte postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol 5, N°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa at the Crossroad of New Caledonian Multilingualism: Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pacific Languages, 43 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit langues en-chantées ? Fonctions sociodidactiques du chant pour renforcer les identités plurielles des élèves et favoriser un climat scolaire bienveillant (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Téma 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonies océaniennes dans le multilinguisme. Créativité littéraire et voix contemporaines slamées : contextes, enjeux et mises en voix (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturels Francophonies océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques kanak en mouvement : contextes, enjeux et institutionnalisation en Nouvelle?Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noumea at the Crossroad of New Caledonian Multilinguialism : Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 43, n°1, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1.13-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques kanak en mouvement : contextes, enjeux et institutionnalisation en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78-79 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu kwâ, ngoo kwâ ! Chantons, chantez les langues enchantées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè îrî xô kâmûrû mè nèdöökètèrè !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New relationship of the Oceania people to their land and to their environment. Belonging versus property.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonies océaniennes dans le multilinguisme. Créativité littéraire et voix contemporaines slamées : contextes, enjeux et mises en voix (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFERSMANN, A et PORCHER-WIART, T. (dir.), Francophonies oce?aniennes, revue Interculturel Francophonies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè nî xô ngê nââ xârâcùù ! Chantons en xârâcùù,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kasovimoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bout’chou calédonien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantons en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantons en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson de tradition orale pour enfants en langues kanak (Nouvelle-Calédonie) un principe musico-culturel actif, capable de se renouveler en permanence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scenes-contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, be N°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports langue-musique-gestes dans la littérature orale chantée pour enfants drehu (Lifou-Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Numéro spécial Voix, geste, texte, musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions affectives des chants et jeux chantés que les adultes adressent aux enfants en langue drehu (Îles Loyauté – Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23/2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature orale chantée pour enfants en langue drehu (Îles Loyauté - Nouvelle-Calédonie) : entre spécificités locales et récurrences universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Littératures du Pacifique, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en langue drehu. L’expression d’un répertoire en renouvellement permanent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21/2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire pour enfants en drehu dans le répertoire moderne de kaneka.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mwà Véé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima me elo thatraqai haa nekönatr ngöne la qene drehu : l’expression d’un répertoire en renouvellement permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en qene drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123, pp.187 - 206. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La semaine d’anthropologie audiovisuelle en Océanie : parcours d’une doctorante en ethnomusicologie au coeur de cet événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance et le commencement de la vie musicale à Lifou (Îles Loyauté -Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondances Océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Trimestre 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en qene drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123, pp.187 - 206. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building culturally relevant multimedia resources for Indigenous languages using AI tools and collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Workshop on the Use of Computational Methods in the Study of Endangered Languages (ComputEL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i at Manoa, Mar 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Multimedia Resources for Kanak Languages Using the C-LARA Platform: Case Studies in Iaai and Drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatgpt-Four C-Lara-Instance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes dans l’histoire de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale des droits des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDFE, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-LARA disseminating resources for Iaai, an under-documented Oceanic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative approaches to speech and language technologies for Oceania, the world’s most linguistically diverse region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flinders University, Jul 2024, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Vhalik : plurilingual podcast to accept and promote Oceanian knowledge (New Caledonia)’, in Panel « Exploring this sea of languages: challenges for Pacific linguistic diversity in the 21st century », DOTTE & PRADEAU (dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° PIURN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USP Cook Islands, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débât autour de la réalisation du documentaire « Kaneka, le pays en harmonie » (Têtemba Production), ciné-club Dé Tânèma Doo, Nouméa, UNC-CRL, 17 mai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-club Dé Tânèma Doo (CRL-UNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRL-UNC, May 2023, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage « Uane nore nodei lanengoc - Penser les langues - Thinking about languages » (DOTTE, GENEIX-RABAULT & BERAUNE, dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International du Livre Océanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du livre de la Nouvelle-Calédonie, Oct 2023, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actes de COOL 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au commencement est la musique : regards croisés entre cultures, univers sonores & soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès sur la douleur (Luc Brun, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Nouméa (CPS), Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence « Quand la musique s’en mêle dans le Pacifique sud : création musicale et dynamiques sociales », in « Le voyage du kaneka : réveils musicaux océaniens », suivie d'un concert de Resh, M. Wamejo, S. Katrei, B. Thomadra & T. Wakanumune, Musée du quai Branly-Jacques Chirac, Paris, 1er décembre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage du kanake. Réveils musicaux océaniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xejë maca jë la itre nyima së! Revitalisation de savoirs sur les écosystèmes insulaires via les enfantines en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence « Musiques américaines & V Disc en Nouvelle-Calédonie », suivie d'un concert musical de M.-F. Auguet (guitare) et C. Toucas (accordéon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une année de commémoration UNC pour le 80e anniversaire de l’arrivée des troupes américaines en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Pascual, 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, animation et modération de la table-ronde « Langues océaniennes et chansons/Oceanic languages and songs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirose Paia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xupina – Des créations pour renforcer les répertoires plurilingues et pluriculturels d’étudiants océaniens à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Honiara, Îles Salomon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ererea - Berceuses et autres enfantines pour transmettre et apprendre des langues minorées (NC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Transmettre les langues : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles valeurs sont données (associées) aux langues dans le contexte plurilingue calédonien ? Approche récursive et réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de valeur(s) et valeur(s) des langues, 4ème Congrès du Réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huje la ixöe ('tisser la natte'). Des recherches collaboratives comme art métaphorique des pluralités sociales et linguistiques (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues &amp; plurilinguisme(s) 30 ans de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(à) Travers-Sons. Explorations sensibles de l'espace urbain nouméen : entre recherche & création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du CREDO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaea, nyima - Enfantines de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche et séminaire de Master 2, CIEREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonies océaniennes : approches plurielles pour une didactique intégrée des compétences plurilingues et pluriartistiques des étudiants et futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et chansons, recherches interdisciplinaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres scientifiques de la FEF, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences calédoniennes à travers sons : approches réflexives, interculturelles et pluriartistiques en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didactiques plurilingues et médiations culturelles : prendre en compte le patrimoine culturel des élèves pour une société inclusive et plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues en-chantées. Pour une école bienveillante (Kanaky-Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques LaFEF 2019 - Langues et chansons : recherches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emo-tissage & Appren-tissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Nouvelle-Calédonie : Un projet multiculturel ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Appren)-Tissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TROCA La Nouvelle-Calédonie : un projet multiculturel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches inclusives des pluralités et formation à/par la réflexivité : une expérience en contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repe(a)nser l'enseignement à l'aulne des pluralités artistiques : partage d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pluralités sociales - Découverte mutuelle entre l'Acadie (Canada) et la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique vue de la Nouvelle-Calédonie : des médiations en guise de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e conférence PIURN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Outumaro, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous salue ma rue ! &amp;quot;Ce que les tags et les graffitis ont à nous dire de la diversité des langues et des usages linguistiques à Nouméa (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, Conflits, Interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et partager son terrain : retour sur un programme de recherche interdisciplinaire Les langues dans la ville (Nouméa, NC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Réseau français de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants plurilingues en situations océaniennes : Panser/penser l'école calédonienne avec des chants d'ici et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluriels sur le plurilinguisme à l'école, Journée d'études et de formation organisée par le Laboratoire CELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diversités linguistiques et culturelles : un enjeu pour le développement durable des Iles Loyauté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour le Développement en Province des Îles Loyauté ? Séminaire de Recherche IAC-PIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauengelo ! Sing waueng ! Toward a musilinguistic approach: the example of waueng a genre of oral literature in Nengone language. (Nengone, Loyalty Island, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Oceanic Linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honiara, Solomon Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ini, nyima me xupe ngöne la qene drehu, mengöni, eath. Apprendre, chanter et créer en langues (drehu, nengone, iaai, fagauvea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour le Développement en Province des Îles Loyauté ? Séminaire de Recherche IAC-PIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et partager son terrain : retour sur un programme de recherche interdisciplinaire Les langues dans la ville (Nouméa) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry, Jun 2017, Montpellier,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et chansons : de la collecte de corpus oraux a? l’e?cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Ce que les langues d’Océanie ont à nous apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo ! Kuruteranelo ! Xiwamomonelo ! Itutuonelo ! Chante ! Danse ! Ecris ! Re?ve ! Quand les voix plurielles se font entendre dans la ville noume?enne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Une pluralité audible? Musiques, langues, environnement sonores en contexte urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo ! Lullaby, nursery lore, children’s folklore and kanak languages. Contemporary and Comparative Approaches. (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Islands University Research Network (PIURN), Second Conference, Addressing the Challenges of Sustainability in the Pacific Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Apia, Samoa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’hybridation linguistique en Océanie francophone : l’exemple des dynamiques de changements en Nouvelle Calédonie Francophone de sociolinguistique 2015 Hétérogénéité et changements : perspectives sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès du Réseau francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions linguistiques et culturelles en faveur des langues kanak en Nouvelle-Calédonie ? Rétrospective des travaux de l’Académie des Langues Kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Cultural Diversity et Nationalism, Festival des arts mélanésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Port Moresby, Papouasie-Nouvelle-Guinée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu kwâ, ngoo kwâ ! Chantons, chantez les langues enchantées ! Les apports du chant dans le développement de la littéracie plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORAIL, Regards croisés sur la littéracie en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation des musiques traditionnelles : contextes, politiques et institutionnalisation en Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Patrimonialisation des cultures et diffusion des pratiques artistiques dans le Pacifique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Port Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè îrî xô kâmûrû mè nèdöökètèrè ! Chantons l'homme et son environnement !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Réseau des universités du Pacifique insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watreng : présentation de la base de données linguistiques et de corpus de textes de l’Académie des Langues Kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Corpus linguistique numérisé et analyse assistée par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrospective des actions et travaux de l’Académie des Langues Kanak depuis sa création, dans le cadre d’une mission d’expertise à Wallis et Futuna pour la création des Académies wallisienne et futunienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mata'Utu, Wallis-et-Futuna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages, Actes de la 11° conférence de linguistique océanienne (COOL 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUNC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LA-NI, Louis Lagarde; Suzie Hieku Bearune; Anne-Laure Dotte, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants en partage. Ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERALO-UNC &amp; DENC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud : création musicale et dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2021, Cahiers du Pacifique Sud Contemporain, 8, 978-2-343-24595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Portes Océanes, 978-2-343-10857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, Collection Portes Océanes., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chansons de kaneka et revitalisation de ressources linguistiques et culturelle minor(is)ées : quelle harmonie en Nouvelle-Calédonie? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues régionales, d’Outre-mer et minor(is)ées : quelles urgences linguistiques ?, (Pradeau, C. dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation de mélodies et création de traditions musicales : l’exemple de deux titres en langue nengone et de ses liens avec des cultures celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USMB. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des celtes dans le Pacifique (Beck N. et Armao F., co-dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage enchanté d’un communard déporté à l’île des Pins : recueil de chants et airs bachiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHP-PUNC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in MURPHY G. &amp; LAGARDE L. (dir.), Vapeurs coloniales. Une histoire de l’alcool dans l’Océanie sous influence française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHP-PUNC, pp.225-242, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les médiations pluriartistiques pour un écosystème valorisant la pluralité des langues et des savoirs » Dans BROWN P. & GAERTNER-MAZOUNI N. (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Islands, Big Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cadre de la photographie : les Écrits de/dans la ville de Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Photographie. Les langues (in)visibles et les enjeux sociaux dont elles sont l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî. Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á travers chants. Langues minorées, chansons et école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues chantées &amp; cultures mises en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC, pp.43-56, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treng-ewekë – Appren‑tissages pour (re)lier sensible, arts et pluralités en contexte formatif à l’Université de la Nouvelle‑Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-262, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la voix aux étudiants océaniens pour construire une société inclusive de la diversité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel des élèves. Démarches éducatives dans/pour des sociétés plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.179-192, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques musicales dans le Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Geneix-Rabault; Monika Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud. Création musicale et dynamiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-48, 2021, Cahiers du Pacifique Sud Contemporain, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques, musiciens et processus d'institutionnalisation : regards croisés en Mélanésie (Nouvelle-Calédonie & Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Geneix-Rabault; Monika Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud. Création musicale et dynamiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-188, 2021, Cahiers du Pacifique Sud Contemporain, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PariPari. Viv(r)e les langues avec la chanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa-Perez V. (dir.), Minorations en chanson. Approches sociolinguistiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGARDE L. (dir.), Le patrimoine de la Nouvelle-Calédonie. Paris, HC Éditions – Fondation Clément,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le François, HC Éditions – Fondation Clément, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des airs de kaneka à Nouméa. Diversité de langues et de musiques pour un repertoire pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMONT-GUILLOT A. et BACHIR-LOPUYT T. (co-dirs.), Une pluralité audible. Musiques et mondes sonores en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Tours, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, EME/Académia, Collection ""Proximités – Sciences du langage"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo! Sing! The example of waueng (Mare island, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Language and Culture Documentation and Description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu (pp. 336-356)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition de l'Université nationale du Vietnam à Hanoï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-604-968-988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous salue ma rue ! Ce que les tags et les graffs ont à nous dire de la diversité des langues et des usages linguistiques à Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-339, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers écrits religieux en langues kanak aux créations littéraires et musicales contemporaines : historique et réalisations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARIZET, S. (dir.), L’histoire de la Bible dans les littératures insulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, éditions du Cerf, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la chanson de tradition orale en langues kanak : ce que le terrain peut vouloir dire en ethnomusicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In V. Fillol, P.-Y. Le Meur (eds), Terrains océaniens : enjeux et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions de l’Académie des Langues Kanak en faveur de la production d’outils et de supports en et sur les langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In I. Nocus, J. Vernaudon, M. Paia, (dir.), L’école plurilingue en outre-mer : Apprendre plusieurs langues, plusieurs langues pour apprendre : l’école plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers écrits religieux en langues kanak aux créations littéraires et musicales contemporaines : contexte et réalisations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In O. Gannier (dir.), La Bible dans la littérature insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pupo, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions de l’Académie des Langues Kanak en faveur de la production d’outils et de supports en et sur les langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nocus, I., Vernaudon, J. et Païa, M., (Dir), L’école plurilingue en outre-mer Apprendre plusieurs langues, plusieurs langues pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la chanson de tradition orale en langues kanak : ce que le terrain peut vouloir dire en ethnomusicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 24e colloque CORAIL, L’enquête de terrain en Nouvelle-Calédonie (et dans le Pacifique) : Enjeux théoriques, méthodologiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fillol, V. et Le-Meur, P.-Y, (Dir.) L’Harmattan, Coll. Cahiers du Pacifique Sud contemporain, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine oral chanté pour enfants en langues kanak : syncrétismes, variations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Despringre, A.-M. Mougin, S. (Dir.) Etudes interdisciplinaires du chant traditionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima me elo thatraqai haa nekönatr ngöne la qene drehu : chants et jeux chantés pour enfants en langue drehu. Quel devenir pédagogique pour ces expressions musico-culturelles de tradition orale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fillol V. ; Vernaudon J. (Dir.) Vers une école plurilingue en Océanie francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques perspectives contemporaines pour le répertoire enfantin en langue kanak. Ihage W. Le rôle, la place et la fonction des académies en contexte plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ihage W (Dir.) le rôle, la place et la fonction des académies en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academie des Langues kanak, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les berceuses en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits papiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Ville de Nouméa, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice - La famille en Océanie&amp;quot;, Livret de parentalité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination scientifique et pédagogique des podcasts plurilingues Vhalik#4 produits par des étudiants LCO (décembre 2025-février 2026). UNC-NC la 1ère. Nouméa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire#1-TOPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/218/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanakat Kaori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/223/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cûk cûk wacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/225/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Baginy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/215/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cica lö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/219/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofefedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/217/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muma Jaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/214/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anethem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touyada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Touyada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet DO / Fiches d'inventaire du Patrimoine Immatériel de la Nouvelle-Calédonie. Ministère de la Culture, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touyada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Touyada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet DO / Fiches d'inventaire du Patrimoine Immatériel de la Nouvelle-Calédonie. Ministère de la Culture, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin commun et diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences de la médiathèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pluralités en Nouvelle-Calédonie comme tremplin didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du DU Fles Océanie et Interculturalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lang'arts dans tous leurs états : (à) traverssons, l'exploration du &amp;quot;&amp;quot;terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Todeschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ERALO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fables du caillou, B. Berger et Têtemba production (14’).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheure associée à la réalisation de films d’animation en langues kanak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin des cultures, Académie des Langues Kanak et la littérature océanienne. Communiquer, parler et raconter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de la collection Chemin des cultures, Académie des Langues Kanak, avec publication de Michel Aufray, La littérature océanienne. Communiquer, parler et raconter.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques plurilingues à Nouméa : où sont les langues de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes Intelligences des Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la réalisation d’une méthode d’initiation en ligne pene nengone: suivi de la réalisation de l’interface interactive, normalisation orthographique et contribution aux contenus des leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration à la mise en place de la base de données du Centre d’archives des documents ethnographiques de la Guyane (http://cadeg.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration à la mise en place de la base de données du Centre d’archives des documents ethnographiques de la Guyane (http://cadeg.fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants en partage. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travers chants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la ville : Pratiques plurilingues et artistiques à Nouméa. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Nouvelle-Calédonie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Geneix-Rabault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ea Ea Pepe. Berceuses en langues kanak : des instruments de mises en voix de mémoires intimes en contexte plurilingue et pluriculturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wadrawane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What graffiti arts and tags tell us about urban identity in Nouméa (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRAEMER D. &amp; STERN M. (dirs.), TAJA Special Issue. Urban Autochthony: Belonging and ways of being in Pacific Island Cities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huje la ixöe. Pratiques formatives repensées par le pluriartistique et le polyphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Heeun-kot, « chanter ensemble » : un hymne sur air de « destin commun » pour la Nouvelle-Calédonie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chanter le collectif, 124, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.27057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hail my street!&amp;quot; What the graffiti arts and graffiti tags can tell us about urban autochtony (Noumea, New Caledonia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRAEMER D. &amp; STERN M. (dirs.), TAJA Special Issue. Urban Autochthony: Belonging and ways of being in Pacific Island Cities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERE - (Re)lier sensible, musiques et pluralités comme chemins de connaissances en langues-cultures : retour sur une expérience formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"CHAPLIER C. et LUMIERE E. (coord.), ""Le rôle des sens et des émotions pour enseigner ou apprendre une langue-culture : cas de l'enseignement secondaire et supérieur"", Langues Modernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trengewekë hna oth paroles reliées - pluralités linguistiques ET pratiques (e)littéraciques numériques (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"BIGOT V., OLLIVIER B., SOUBRIE T. (coord.), ""Littératie numérique et didactique des langues et des cultures"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en formation professionnalisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima jë ! Chante !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BERDAL-MASUY F. et PAIRON J. (dirs.), TIPA 35 : Emo-langages : Vers une approche transversale des langages dans leurs dynamiques émotionnelles et créatives, Travaux interdisciplinaires sur la parole et le langage, ECLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.2987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la ville de Nouméa : sociolinguistique urbaine et interdisciplinarité. Pour une recherche à visée sociale en contexte postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol 5, N°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa at the Crossroad of New Caledonian Multilingualism: Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pacific Languages, 43 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit langues en-chantées ? Fonctions sociodidactiques du chant pour renforcer les identités plurielles des élèves et favoriser un climat scolaire bienveillant (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Téma 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonies océaniennes dans le multilinguisme. Créativité littéraire et voix contemporaines slamées : contextes, enjeux et mises en voix (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturels Francophonies océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques kanak en mouvement : contextes, enjeux et institutionnalisation en Nouvelle?Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonies océaniennes dans le multilinguisme. Créativité littéraire et voix contemporaines slamées : contextes, enjeux et mises en voix (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFERSMANN, A et PORCHER-WIART, T. (dir.), Francophonies oce?aniennes, revue Interculturel Francophonies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noumea at the Crossroad of New Caledonian Multilinguialism : Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 43, n°1, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1.13-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques kanak en mouvement : contextes, enjeux et institutionnalisation en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78-79 (2), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu kwâ, ngoo kwâ ! Chantons, chantez les langues enchantées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè îrî xô kâmûrû mè nèdöökètèrè !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New relationship of the Oceania people to their land and to their environment. Belonging versus property.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè nî xô ngê nââ xârâcùù ! Chantons en xârâcùù,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kasovimoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bout’chou calédonien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantons en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantons en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions affectives des chants et jeux chantés que les adultes adressent aux enfants en langue drehu (Îles Loyauté – Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23/2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson de tradition orale pour enfants en langues kanak (Nouvelle-Calédonie) un principe musico-culturel actif, capable de se renouveler en permanence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scenes-contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, be N°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports langue-musique-gestes dans la littérature orale chantée pour enfants drehu (Lifou-Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Numéro spécial Voix, geste, texte, musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature orale chantée pour enfants en langue drehu (Îles Loyauté - Nouvelle-Calédonie) : entre spécificités locales et récurrences universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Littératures du Pacifique, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en langue drehu. L’expression d’un répertoire en renouvellement permanent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21/2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire pour enfants en drehu dans le répertoire moderne de kaneka.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mwà Véé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima me elo thatraqai haa nekönatr ngöne la qene drehu : l’expression d’un répertoire en renouvellement permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en qene drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123, pp.187 - 206. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La semaine d’anthropologie audiovisuelle en Océanie : parcours d’une doctorante en ethnomusicologie au coeur de cet événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance et le commencement de la vie musicale à Lifou (Îles Loyauté -Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondances Océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Trimestre 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en qene drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123, pp.187 - 206. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building culturally relevant multimedia resources for Indigenous languages using AI tools and collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Workshop on the Use of Computational Methods in the Study of Endangered Languages (ComputEL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i at Manoa, Mar 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Multimedia Resources for Kanak Languages Using the C-LARA Platform: Case Studies in Iaai and Drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatgpt-Four C-Lara-Instance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes dans l’histoire de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale des droits des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDFE, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-LARA disseminating resources for Iaai, an under-documented Oceanic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative approaches to speech and language technologies for Oceania, the world’s most linguistically diverse region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flinders University, Jul 2024, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Vhalik : plurilingual podcast to accept and promote Oceanian knowledge (New Caledonia)’, in Panel « Exploring this sea of languages: challenges for Pacific linguistic diversity in the 21st century », DOTTE & PRADEAU (dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° PIURN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USP Cook Islands, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débât autour de la réalisation du documentaire « Kaneka, le pays en harmonie » (Têtemba Production), ciné-club Dé Tânèma Doo, Nouméa, UNC-CRL, 17 mai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-club Dé Tânèma Doo (CRL-UNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRL-UNC, May 2023, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage « Uane nore nodei lanengoc - Penser les langues - Thinking about languages » (DOTTE, GENEIX-RABAULT & BERAUNE, dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International du Livre Océanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du livre de la Nouvelle-Calédonie, Oct 2023, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, animation et modération de la table-ronde « Langues océaniennes et chansons/Oceanic languages and songs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirose Paia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actes de COOL 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au commencement est la musique : regards croisés entre cultures, univers sonores & soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès sur la douleur (Luc Brun, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Nouméa (CPS), Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence « Quand la musique s’en mêle dans le Pacifique sud : création musicale et dynamiques sociales », in « Le voyage du kaneka : réveils musicaux océaniens », suivie d'un concert de Resh, M. Wamejo, S. Katrei, B. Thomadra & T. Wakanumune, Musée du quai Branly-Jacques Chirac, Paris, 1er décembre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage du kanake. Réveils musicaux océaniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xejë maca jë la itre nyima së! Revitalisation de savoirs sur les écosystèmes insulaires via les enfantines en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence « Musiques américaines & V Disc en Nouvelle-Calédonie », suivie d'un concert musical de M.-F. Auguet (guitare) et C. Toucas (accordéon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une année de commémoration UNC pour le 80e anniversaire de l’arrivée des troupes américaines en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Pascual, 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xupina – Des créations pour renforcer les répertoires plurilingues et pluriculturels d’étudiants océaniens à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Honiara, Îles Salomon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ererea - Berceuses et autres enfantines pour transmettre et apprendre des langues minorées (NC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Transmettre les langues : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues en-chantées. Pour une école bienveillante (Kanaky-Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques LaFEF 2019 - Langues et chansons : recherches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences calédoniennes à travers sons : approches réflexives, interculturelles et pluriartistiques en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didactiques plurilingues et médiations culturelles : prendre en compte le patrimoine culturel des élèves pour une société inclusive et plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles valeurs sont données (associées) aux langues dans le contexte plurilingue calédonien ? Approche récursive et réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de valeur(s) et valeur(s) des langues, 4ème Congrès du Réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huje la ixöe ('tisser la natte'). Des recherches collaboratives comme art métaphorique des pluralités sociales et linguistiques (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues &amp; plurilinguisme(s) 30 ans de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(à) Travers-Sons. Explorations sensibles de l'espace urbain nouméen : entre recherche & création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du CREDO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaea, nyima - Enfantines de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche et séminaire de Master 2, CIEREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonies océaniennes : approches plurielles pour une didactique intégrée des compétences plurilingues et pluriartistiques des étudiants et futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et chansons, recherches interdisciplinaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres scientifiques de la FEF, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous salue ma rue ! &amp;quot;Ce que les tags et les graffitis ont à nous dire de la diversité des langues et des usages linguistiques à Nouméa (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, Conflits, Interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique vue de la Nouvelle-Calédonie : des médiations en guise de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e conférence PIURN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Outumaro, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emo-tissage & Appren-tissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Nouvelle-Calédonie : Un projet multiculturel ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Appren)-Tissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TROCA La Nouvelle-Calédonie : un projet multiculturel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches inclusives des pluralités et formation à/par la réflexivité : une expérience en contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repe(a)nser l'enseignement à l'aulne des pluralités artistiques : partage d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pluralités sociales - Découverte mutuelle entre l'Acadie (Canada) et la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et partager son terrain : retour sur un programme de recherche interdisciplinaire Les langues dans la ville (Nouméa, NC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Réseau français de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants plurilingues en situations océaniennes : Panser/penser l'école calédonienne avec des chants d'ici et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluriels sur le plurilinguisme à l'école, Journée d'études et de formation organisée par le Laboratoire CELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diversités linguistiques et culturelles : un enjeu pour le développement durable des Iles Loyauté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour le Développement en Province des Îles Loyauté ? Séminaire de Recherche IAC-PIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauengelo ! Sing waueng ! Toward a musilinguistic approach: the example of waueng a genre of oral literature in Nengone language. (Nengone, Loyalty Island, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Oceanic Linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honiara, Solomon Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ini, nyima me xupe ngöne la qene drehu, mengöni, eath. Apprendre, chanter et créer en langues (drehu, nengone, iaai, fagauvea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour le Développement en Province des Îles Loyauté ? Séminaire de Recherche IAC-PIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et partager son terrain : retour sur un programme de recherche interdisciplinaire Les langues dans la ville (Nouméa) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry, Jun 2017, Montpellier,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et chansons : de la collecte de corpus oraux a? l’e?cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Ce que les langues d’Océanie ont à nous apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo ! Kuruteranelo ! Xiwamomonelo ! Itutuonelo ! Chante ! Danse ! Ecris ! Re?ve ! Quand les voix plurielles se font entendre dans la ville noume?enne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Une pluralité audible? Musiques, langues, environnement sonores en contexte urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo ! Lullaby, nursery lore, children’s folklore and kanak languages. Contemporary and Comparative Approaches. (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Islands University Research Network (PIURN), Second Conference, Addressing the Challenges of Sustainability in the Pacific Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Apia, Samoa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’hybridation linguistique en Océanie francophone : l’exemple des dynamiques de changements en Nouvelle Calédonie Francophone de sociolinguistique 2015 Hétérogénéité et changements : perspectives sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès du Réseau francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions linguistiques et culturelles en faveur des langues kanak en Nouvelle-Calédonie ? Rétrospective des travaux de l’Académie des Langues Kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Cultural Diversity et Nationalism, Festival des arts mélanésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Port Moresby, Papouasie-Nouvelle-Guinée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu kwâ, ngoo kwâ ! Chantons, chantez les langues enchantées ! Les apports du chant dans le développement de la littéracie plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORAIL, Regards croisés sur la littéracie en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation des musiques traditionnelles : contextes, politiques et institutionnalisation en Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Patrimonialisation des cultures et diffusion des pratiques artistiques dans le Pacifique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Port Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè îrî xô kâmûrû mè nèdöökètèrè ! Chantons l'homme et son environnement !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Réseau des universités du Pacifique insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watreng : présentation de la base de données linguistiques et de corpus de textes de l’Académie des Langues Kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Corpus linguistique numérisé et analyse assistée par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrospective des actions et travaux de l’Académie des Langues Kanak depuis sa création, dans le cadre d’une mission d’expertise à Wallis et Futuna pour la création des Académies wallisienne et futunienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mata'Utu, Wallis-et-Futuna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages, Actes de la 11° conférence de linguistique océanienne (COOL 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUNC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LA-NI, Louis Lagarde; Suzie Hieku Bearune; Anne-Laure Dotte, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants en partage. Ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERALO-UNC &amp; DENC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud : création musicale et dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2021, Cahiers du Pacifique Sud Contemporain, 8, 978-2-343-24595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Portes Océanes, 978-2-343-10857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, Collection Portes Océanes., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chansons de kaneka et revitalisation de ressources linguistiques et culturelle minor(is)ées : quelle harmonie en Nouvelle-Calédonie? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues régionales, d’Outre-mer et minor(is)ées : quelles urgences linguistiques ?, (Pradeau, C. dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation de mélodies et création de traditions musicales : l’exemple de deux titres en langue nengone et de ses liens avec des cultures celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USMB. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des celtes dans le Pacifique (Beck N. et Armao F., co-dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage enchanté d’un communard déporté à l’île des Pins : recueil de chants et airs bachiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHP-PUNC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in MURPHY G. &amp; LAGARDE L. (dir.), Vapeurs coloniales. Une histoire de l’alcool dans l’Océanie sous influence française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHP-PUNC, pp.225-242, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les médiations pluriartistiques pour un écosystème valorisant la pluralité des langues et des savoirs » Dans BROWN P. & GAERTNER-MAZOUNI N. (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Islands, Big Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cadre de la photographie : les Écrits de/dans la ville de Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Photographie. Les langues (in)visibles et les enjeux sociaux dont elles sont l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî. Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî1 Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane nore nodei lanengoce Penser les langues Thinking about languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.13-21, 2022, Collection LA-NI, 979‑10‑91032‑21‑6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á travers chants. Langues minorées, chansons et école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues chantées &amp; cultures mises en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC, pp.43-56, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treng-ewekë – Appren‑tissages pour (re)lier sensible, arts et pluralités en contexte formatif à l’Université de la Nouvelle‑Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-262, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la voix aux étudiants océaniens pour construire une société inclusive de la diversité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel des élèves. Démarches éducatives dans/pour des sociétés plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.179-192, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques musicales dans le Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Geneix-Rabault; Monika Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud. Création musicale et dynamiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-48, 2021, Cahiers du Pacifique Sud Contemporain, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques, musiciens et processus d'institutionnalisation : regards croisés en Mélanésie (Nouvelle-Calédonie & Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Geneix-Rabault; Monika Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud. Création musicale et dynamiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-188, 2021, Cahiers du Pacifique Sud Contemporain, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PariPari. Viv(r)e les langues avec la chanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa-Perez V. (dir.), Minorations en chanson. Approches sociolinguistiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGARDE L. (dir.), Le patrimoine de la Nouvelle-Calédonie. Paris, HC Éditions – Fondation Clément,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le François, HC Éditions – Fondation Clément, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo! Sing! The example of waueng (Mare island, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Language and Culture Documentation and Description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des airs de kaneka à Nouméa. Diversité de langues et de musiques pour un repertoire pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMONT-GUILLOT A. et BACHIR-LOPUYT T. (co-dirs.), Une pluralité audible. Musiques et mondes sonores en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Tours, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, EME/Académia, Collection ""Proximités – Sciences du langage"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu (pp. 336-356)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition de l'Université nationale du Vietnam à Hanoï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-604-968-988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous salue ma rue ! Ce que les tags et les graffs ont à nous dire de la diversité des langues et des usages linguistiques à Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-339, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers écrits religieux en langues kanak aux créations littéraires et musicales contemporaines : historique et réalisations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARIZET, S. (dir.), L’histoire de la Bible dans les littératures insulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, éditions du Cerf, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la chanson de tradition orale en langues kanak : ce que le terrain peut vouloir dire en ethnomusicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 24e colloque CORAIL, L’enquête de terrain en Nouvelle-Calédonie (et dans le Pacifique) : Enjeux théoriques, méthodologiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fillol, V. et Le-Meur, P.-Y, (Dir.) L’Harmattan, Coll. Cahiers du Pacifique Sud contemporain, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions de l’Académie des Langues Kanak en faveur de la production d’outils et de supports en et sur les langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In I. Nocus, J. Vernaudon, M. Paia, (dir.), L’école plurilingue en outre-mer : Apprendre plusieurs langues, plusieurs langues pour apprendre : l’école plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la chanson de tradition orale en langues kanak : ce que le terrain peut vouloir dire en ethnomusicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In V. Fillol, P.-Y. Le Meur (eds), Terrains océaniens : enjeux et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers écrits religieux en langues kanak aux créations littéraires et musicales contemporaines : contexte et réalisations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In O. Gannier (dir.), La Bible dans la littérature insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pupo, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions de l’Académie des Langues Kanak en faveur de la production d’outils et de supports en et sur les langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nocus, I., Vernaudon, J. et Païa, M., (Dir), L’école plurilingue en outre-mer Apprendre plusieurs langues, plusieurs langues pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine oral chanté pour enfants en langues kanak : syncrétismes, variations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Despringre, A.-M. Mougin, S. (Dir.) Etudes interdisciplinaires du chant traditionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima me elo thatraqai haa nekönatr ngöne la qene drehu : chants et jeux chantés pour enfants en langue drehu. Quel devenir pédagogique pour ces expressions musico-culturelles de tradition orale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fillol V. ; Vernaudon J. (Dir.) Vers une école plurilingue en Océanie francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques perspectives contemporaines pour le répertoire enfantin en langue kanak. Ihage W. Le rôle, la place et la fonction des académies en contexte plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ihage W (Dir.) le rôle, la place et la fonction des académies en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academie des Langues kanak, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les berceuses en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits papiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Ville de Nouméa, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice - La famille en Océanie&amp;quot;, Livret de parentalité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination scientifique et pédagogique des podcasts plurilingues Vhalik#4 produits par des étudiants LCO (décembre 2025-février 2026). UNC-NC la 1ère. Nouméa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire#1-TOPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/218/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanakat Kaori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/223/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cûk cûk wacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/225/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Baginy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/215/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cica lö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/219/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofefedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/217/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muma Jaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/214/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anethem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touyada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Touyada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet DO / Fiches d'inventaire du Patrimoine Immatériel de la Nouvelle-Calédonie. Ministère de la Culture, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touyada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Touyada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet DO / Fiches d'inventaire du Patrimoine Immatériel de la Nouvelle-Calédonie. Ministère de la Culture, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin commun et diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences de la médiathèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pluralités en Nouvelle-Calédonie comme tremplin didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du DU Fles Océanie et Interculturalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lang'arts dans tous leurs états : (à) traverssons, l'exploration du &amp;quot;&amp;quot;terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Todeschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ERALO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fables du caillou, B. Berger et Têtemba production (14’).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheure associée à la réalisation de films d’animation en langues kanak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin des cultures, Académie des Langues Kanak et la littérature océanienne. Communiquer, parler et raconter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de la collection Chemin des cultures, Académie des Langues Kanak, avec publication de Michel Aufray, La littérature océanienne. Communiquer, parler et raconter.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques plurilingues à Nouméa : où sont les langues de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes Intelligences des Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la réalisation d’une méthode d’initiation en ligne pene nengone: suivi de la réalisation de l’interface interactive, normalisation orthographique et contribution aux contenus des leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration à la mise en place de la base de données du Centre d’archives des documents ethnographiques de la Guyane (http://cadeg.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration à la mise en place de la base de données du Centre d’archives des documents ethnographiques de la Guyane (http://cadeg.fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travers chants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants en partage. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la ville : Pratiques plurilingues et artistiques à Nouméa. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Nouvelle-Calédonie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wadrawane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850578v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018582v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Bearune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.2987" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel-Teuira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Dotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte-Tavo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1.13-32" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasovimoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chiera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maizonniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rendina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wej&#235; Diane Bae" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatgpt-Four C-Lara-Instance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;tin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Stern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387750v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387726v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bearune" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bearune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387470v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/wp-content/uploads/2023/01/INT.-COOL-11-FINAL-WEB.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Gomes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://denc.gouv.nc/ressources-pedagogiques/ecole-elementaire-disciplines-denseignement/culture-humaniste/education" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quand_la_musique_s_en_mele_dans_le_pacifique_sud_creation_musicale_et_dynamiques_sociales-9782343245959-71578.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537212v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880203v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880205v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=284" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L Fillol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314492v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314286v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314383v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537205v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manny Rayner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944101v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touyada" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touyada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379397v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379398v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Todeschini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379259v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850593v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte Tavo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wadrawane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850578v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018582v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Bearune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.2987" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel-Teuira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Dotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte-Tavo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1.13-32" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasovimoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chiera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maizonniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rendina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wej&#235; Diane Bae" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatgpt-Four C-Lara-Instance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;tin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Stern" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bearune" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bearune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387470v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/wp-content/uploads/2023/01/INT.-COOL-11-FINAL-WEB.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Gomes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://denc.gouv.nc/ressources-pedagogiques/ecole-elementaire-disciplines-denseignement/culture-humaniste/education" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quand_la_musique_s_en_mele_dans_le_pacifique_sud_creation_musicale_et_dynamiques_sociales-9782343245959-71578.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537212v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448943v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=284" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L Fillol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944098v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manny Rayner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944102v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394190v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touyada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touyada" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379392v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379398v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Todeschini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850593v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077970v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte Tavo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>