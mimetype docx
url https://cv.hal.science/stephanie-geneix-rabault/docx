--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Geneix-Rabault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ea Ea Pepe. Berceuses en langues kanak : des instruments de mises en voix de mémoires intimes en contexte plurilingue et pluriculturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wadrawane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What graffiti arts and tags tell us about urban identity in Nouméa (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRAEMER D. &amp; STERN M. (dirs.), TAJA Special Issue. Urban Autochthony: Belonging and ways of being in Pacific Island Cities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huje la ixöe. Pratiques formatives repensées par le pluriartistique et le polyphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Heeun-kot, « chanter ensemble » : un hymne sur air de « destin commun » pour la Nouvelle-Calédonie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chanter le collectif, 124, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.27057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hail my street!&amp;quot; What the graffiti arts and graffiti tags can tell us about urban autochtony (Noumea, New Caledonia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRAEMER D. &amp; STERN M. (dirs.), TAJA Special Issue. Urban Autochthony: Belonging and ways of being in Pacific Island Cities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERE - (Re)lier sensible, musiques et pluralités comme chemins de connaissances en langues-cultures : retour sur une expérience formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"CHAPLIER C. et LUMIERE E. (coord.), ""Le rôle des sens et des émotions pour enseigner ou apprendre une langue-culture : cas de l'enseignement secondaire et supérieur"", Langues Modernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trengewekë hna oth paroles reliées - pluralités linguistiques ET pratiques (e)littéraciques numériques (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"BIGOT V., OLLIVIER B., SOUBRIE T. (coord.), ""Littératie numérique et didactique des langues et des cultures"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en formation professionnalisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima jë ! Chante !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BERDAL-MASUY F. et PAIRON J. (dirs.), TIPA 35 : Emo-langages : Vers une approche transversale des langages dans leurs dynamiques émotionnelles et créatives, Travaux interdisciplinaires sur la parole et le langage, ECLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.2987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la ville de Nouméa : sociolinguistique urbaine et interdisciplinarité. Pour une recherche à visée sociale en contexte postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol 5, N°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa at the Crossroad of New Caledonian Multilingualism: Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pacific Languages, 43 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit langues en-chantées ? Fonctions sociodidactiques du chant pour renforcer les identités plurielles des élèves et favoriser un climat scolaire bienveillant (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Téma 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonies océaniennes dans le multilinguisme. Créativité littéraire et voix contemporaines slamées : contextes, enjeux et mises en voix (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturels Francophonies océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques kanak en mouvement : contextes, enjeux et institutionnalisation en Nouvelle?Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonies océaniennes dans le multilinguisme. Créativité littéraire et voix contemporaines slamées : contextes, enjeux et mises en voix (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFERSMANN, A et PORCHER-WIART, T. (dir.), Francophonies oce?aniennes, revue Interculturel Francophonies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noumea at the Crossroad of New Caledonian Multilinguialism : Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 43, n°1, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1.13-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques kanak en mouvement : contextes, enjeux et institutionnalisation en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78-79 (2), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu kwâ, ngoo kwâ ! Chantons, chantez les langues enchantées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè îrî xô kâmûrû mè nèdöökètèrè !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New relationship of the Oceania people to their land and to their environment. Belonging versus property.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè nî xô ngê nââ xârâcùù ! Chantons en xârâcùù,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kasovimoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bout’chou calédonien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantons en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantons en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions affectives des chants et jeux chantés que les adultes adressent aux enfants en langue drehu (Îles Loyauté – Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23/2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson de tradition orale pour enfants en langues kanak (Nouvelle-Calédonie) un principe musico-culturel actif, capable de se renouveler en permanence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scenes-contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, be N°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports langue-musique-gestes dans la littérature orale chantée pour enfants drehu (Lifou-Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Numéro spécial Voix, geste, texte, musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature orale chantée pour enfants en langue drehu (Îles Loyauté - Nouvelle-Calédonie) : entre spécificités locales et récurrences universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Littératures du Pacifique, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en langue drehu. L’expression d’un répertoire en renouvellement permanent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21/2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire pour enfants en drehu dans le répertoire moderne de kaneka.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mwà Véé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima me elo thatraqai haa nekönatr ngöne la qene drehu : l’expression d’un répertoire en renouvellement permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en qene drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123, pp.187 - 206. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La semaine d’anthropologie audiovisuelle en Océanie : parcours d’une doctorante en ethnomusicologie au coeur de cet événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance et le commencement de la vie musicale à Lifou (Îles Loyauté -Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondances Océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Trimestre 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en qene drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123, pp.187 - 206. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building culturally relevant multimedia resources for Indigenous languages using AI tools and collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Workshop on the Use of Computational Methods in the Study of Endangered Languages (ComputEL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i at Manoa, Mar 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Multimedia Resources for Kanak Languages Using the C-LARA Platform: Case Studies in Iaai and Drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatgpt-Four C-Lara-Instance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes dans l’histoire de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale des droits des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDFE, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-LARA disseminating resources for Iaai, an under-documented Oceanic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative approaches to speech and language technologies for Oceania, the world’s most linguistically diverse region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flinders University, Jul 2024, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Vhalik : plurilingual podcast to accept and promote Oceanian knowledge (New Caledonia)’, in Panel « Exploring this sea of languages: challenges for Pacific linguistic diversity in the 21st century », DOTTE & PRADEAU (dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° PIURN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USP Cook Islands, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débât autour de la réalisation du documentaire « Kaneka, le pays en harmonie » (Têtemba Production), ciné-club Dé Tânèma Doo, Nouméa, UNC-CRL, 17 mai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-club Dé Tânèma Doo (CRL-UNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRL-UNC, May 2023, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage « Uane nore nodei lanengoc - Penser les langues - Thinking about languages » (DOTTE, GENEIX-RABAULT & BERAUNE, dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International du Livre Océanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du livre de la Nouvelle-Calédonie, Oct 2023, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, animation et modération de la table-ronde « Langues océaniennes et chansons/Oceanic languages and songs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirose Paia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actes de COOL 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au commencement est la musique : regards croisés entre cultures, univers sonores & soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès sur la douleur (Luc Brun, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Nouméa (CPS), Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence « Quand la musique s’en mêle dans le Pacifique sud : création musicale et dynamiques sociales », in « Le voyage du kaneka : réveils musicaux océaniens », suivie d'un concert de Resh, M. Wamejo, S. Katrei, B. Thomadra & T. Wakanumune, Musée du quai Branly-Jacques Chirac, Paris, 1er décembre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage du kanake. Réveils musicaux océaniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xejë maca jë la itre nyima së! Revitalisation de savoirs sur les écosystèmes insulaires via les enfantines en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence « Musiques américaines & V Disc en Nouvelle-Calédonie », suivie d'un concert musical de M.-F. Auguet (guitare) et C. Toucas (accordéon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une année de commémoration UNC pour le 80e anniversaire de l’arrivée des troupes américaines en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Pascual, 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xupina – Des créations pour renforcer les répertoires plurilingues et pluriculturels d’étudiants océaniens à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Honiara, Îles Salomon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ererea - Berceuses et autres enfantines pour transmettre et apprendre des langues minorées (NC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Transmettre les langues : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues en-chantées. Pour une école bienveillante (Kanaky-Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques LaFEF 2019 - Langues et chansons : recherches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences calédoniennes à travers sons : approches réflexives, interculturelles et pluriartistiques en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didactiques plurilingues et médiations culturelles : prendre en compte le patrimoine culturel des élèves pour une société inclusive et plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles valeurs sont données (associées) aux langues dans le contexte plurilingue calédonien ? Approche récursive et réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de valeur(s) et valeur(s) des langues, 4ème Congrès du Réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huje la ixöe ('tisser la natte'). Des recherches collaboratives comme art métaphorique des pluralités sociales et linguistiques (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues &amp; plurilinguisme(s) 30 ans de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(à) Travers-Sons. Explorations sensibles de l'espace urbain nouméen : entre recherche & création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du CREDO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaea, nyima - Enfantines de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche et séminaire de Master 2, CIEREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonies océaniennes : approches plurielles pour une didactique intégrée des compétences plurilingues et pluriartistiques des étudiants et futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et chansons, recherches interdisciplinaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres scientifiques de la FEF, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous salue ma rue ! &amp;quot;Ce que les tags et les graffitis ont à nous dire de la diversité des langues et des usages linguistiques à Nouméa (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, Conflits, Interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique vue de la Nouvelle-Calédonie : des médiations en guise de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e conférence PIURN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Outumaro, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emo-tissage & Appren-tissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Nouvelle-Calédonie : Un projet multiculturel ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Appren)-Tissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TROCA La Nouvelle-Calédonie : un projet multiculturel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches inclusives des pluralités et formation à/par la réflexivité : une expérience en contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repe(a)nser l'enseignement à l'aulne des pluralités artistiques : partage d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pluralités sociales - Découverte mutuelle entre l'Acadie (Canada) et la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et partager son terrain : retour sur un programme de recherche interdisciplinaire Les langues dans la ville (Nouméa, NC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Réseau français de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants plurilingues en situations océaniennes : Panser/penser l'école calédonienne avec des chants d'ici et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluriels sur le plurilinguisme à l'école, Journée d'études et de formation organisée par le Laboratoire CELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diversités linguistiques et culturelles : un enjeu pour le développement durable des Iles Loyauté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour le Développement en Province des Îles Loyauté ? Séminaire de Recherche IAC-PIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauengelo ! Sing waueng ! Toward a musilinguistic approach: the example of waueng a genre of oral literature in Nengone language. (Nengone, Loyalty Island, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Oceanic Linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honiara, Solomon Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ini, nyima me xupe ngöne la qene drehu, mengöni, eath. Apprendre, chanter et créer en langues (drehu, nengone, iaai, fagauvea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour le Développement en Province des Îles Loyauté ? Séminaire de Recherche IAC-PIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et partager son terrain : retour sur un programme de recherche interdisciplinaire Les langues dans la ville (Nouméa) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry, Jun 2017, Montpellier,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et chansons : de la collecte de corpus oraux a? l’e?cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Ce que les langues d’Océanie ont à nous apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo ! Kuruteranelo ! Xiwamomonelo ! Itutuonelo ! Chante ! Danse ! Ecris ! Re?ve ! Quand les voix plurielles se font entendre dans la ville noume?enne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Une pluralité audible? Musiques, langues, environnement sonores en contexte urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo ! Lullaby, nursery lore, children’s folklore and kanak languages. Contemporary and Comparative Approaches. (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Islands University Research Network (PIURN), Second Conference, Addressing the Challenges of Sustainability in the Pacific Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Apia, Samoa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’hybridation linguistique en Océanie francophone : l’exemple des dynamiques de changements en Nouvelle Calédonie Francophone de sociolinguistique 2015 Hétérogénéité et changements : perspectives sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès du Réseau francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions linguistiques et culturelles en faveur des langues kanak en Nouvelle-Calédonie ? Rétrospective des travaux de l’Académie des Langues Kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Cultural Diversity et Nationalism, Festival des arts mélanésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Port Moresby, Papouasie-Nouvelle-Guinée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu kwâ, ngoo kwâ ! Chantons, chantez les langues enchantées ! Les apports du chant dans le développement de la littéracie plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORAIL, Regards croisés sur la littéracie en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation des musiques traditionnelles : contextes, politiques et institutionnalisation en Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Patrimonialisation des cultures et diffusion des pratiques artistiques dans le Pacifique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Port Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè îrî xô kâmûrû mè nèdöökètèrè ! Chantons l'homme et son environnement !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Réseau des universités du Pacifique insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watreng : présentation de la base de données linguistiques et de corpus de textes de l’Académie des Langues Kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Corpus linguistique numérisé et analyse assistée par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrospective des actions et travaux de l’Académie des Langues Kanak depuis sa création, dans le cadre d’une mission d’expertise à Wallis et Futuna pour la création des Académies wallisienne et futunienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mata'Utu, Wallis-et-Futuna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages, Actes de la 11° conférence de linguistique océanienne (COOL 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUNC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LA-NI, Louis Lagarde; Suzie Hieku Bearune; Anne-Laure Dotte, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants en partage. Ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERALO-UNC &amp; DENC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud : création musicale et dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2021, Cahiers du Pacifique Sud Contemporain, 8, 978-2-343-24595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Portes Océanes, 978-2-343-10857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, Collection Portes Océanes., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chansons de kaneka et revitalisation de ressources linguistiques et culturelle minor(is)ées : quelle harmonie en Nouvelle-Calédonie? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues régionales, d’Outre-mer et minor(is)ées : quelles urgences linguistiques ?, (Pradeau, C. dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation de mélodies et création de traditions musicales : l’exemple de deux titres en langue nengone et de ses liens avec des cultures celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USMB. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des celtes dans le Pacifique (Beck N. et Armao F., co-dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage enchanté d’un communard déporté à l’île des Pins : recueil de chants et airs bachiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHP-PUNC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in MURPHY G. &amp; LAGARDE L. (dir.), Vapeurs coloniales. Une histoire de l’alcool dans l’Océanie sous influence française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHP-PUNC, pp.225-242, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les médiations pluriartistiques pour un écosystème valorisant la pluralité des langues et des savoirs » Dans BROWN P. & GAERTNER-MAZOUNI N. (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Islands, Big Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cadre de la photographie : les Écrits de/dans la ville de Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Photographie. Les langues (in)visibles et les enjeux sociaux dont elles sont l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî. Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî1 Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane nore nodei lanengoce Penser les langues Thinking about languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.13-21, 2022, Collection LA-NI, 979‑10‑91032‑21‑6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á travers chants. Langues minorées, chansons et école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues chantées &amp; cultures mises en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC, pp.43-56, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treng-ewekë – Appren‑tissages pour (re)lier sensible, arts et pluralités en contexte formatif à l’Université de la Nouvelle‑Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-262, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la voix aux étudiants océaniens pour construire une société inclusive de la diversité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel des élèves. Démarches éducatives dans/pour des sociétés plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.179-192, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques musicales dans le Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Geneix-Rabault; Monika Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud. Création musicale et dynamiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-48, 2021, Cahiers du Pacifique Sud Contemporain, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques, musiciens et processus d'institutionnalisation : regards croisés en Mélanésie (Nouvelle-Calédonie & Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Geneix-Rabault; Monika Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud. Création musicale et dynamiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-188, 2021, Cahiers du Pacifique Sud Contemporain, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PariPari. Viv(r)e les langues avec la chanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa-Perez V. (dir.), Minorations en chanson. Approches sociolinguistiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGARDE L. (dir.), Le patrimoine de la Nouvelle-Calédonie. Paris, HC Éditions – Fondation Clément,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le François, HC Éditions – Fondation Clément, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo! Sing! The example of waueng (Mare island, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Language and Culture Documentation and Description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des airs de kaneka à Nouméa. Diversité de langues et de musiques pour un repertoire pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMONT-GUILLOT A. et BACHIR-LOPUYT T. (co-dirs.), Une pluralité audible. Musiques et mondes sonores en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Tours, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, EME/Académia, Collection ""Proximités – Sciences du langage"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu (pp. 336-356)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition de l'Université nationale du Vietnam à Hanoï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-604-968-988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous salue ma rue ! Ce que les tags et les graffs ont à nous dire de la diversité des langues et des usages linguistiques à Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-339, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers écrits religieux en langues kanak aux créations littéraires et musicales contemporaines : historique et réalisations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARIZET, S. (dir.), L’histoire de la Bible dans les littératures insulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, éditions du Cerf, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la chanson de tradition orale en langues kanak : ce que le terrain peut vouloir dire en ethnomusicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 24e colloque CORAIL, L’enquête de terrain en Nouvelle-Calédonie (et dans le Pacifique) : Enjeux théoriques, méthodologiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fillol, V. et Le-Meur, P.-Y, (Dir.) L’Harmattan, Coll. Cahiers du Pacifique Sud contemporain, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions de l’Académie des Langues Kanak en faveur de la production d’outils et de supports en et sur les langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In I. Nocus, J. Vernaudon, M. Paia, (dir.), L’école plurilingue en outre-mer : Apprendre plusieurs langues, plusieurs langues pour apprendre : l’école plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la chanson de tradition orale en langues kanak : ce que le terrain peut vouloir dire en ethnomusicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In V. Fillol, P.-Y. Le Meur (eds), Terrains océaniens : enjeux et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers écrits religieux en langues kanak aux créations littéraires et musicales contemporaines : contexte et réalisations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In O. Gannier (dir.), La Bible dans la littérature insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pupo, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions de l’Académie des Langues Kanak en faveur de la production d’outils et de supports en et sur les langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nocus, I., Vernaudon, J. et Païa, M., (Dir), L’école plurilingue en outre-mer Apprendre plusieurs langues, plusieurs langues pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine oral chanté pour enfants en langues kanak : syncrétismes, variations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Despringre, A.-M. Mougin, S. (Dir.) Etudes interdisciplinaires du chant traditionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima me elo thatraqai haa nekönatr ngöne la qene drehu : chants et jeux chantés pour enfants en langue drehu. Quel devenir pédagogique pour ces expressions musico-culturelles de tradition orale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fillol V. ; Vernaudon J. (Dir.) Vers une école plurilingue en Océanie francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques perspectives contemporaines pour le répertoire enfantin en langue kanak. Ihage W. Le rôle, la place et la fonction des académies en contexte plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ihage W (Dir.) le rôle, la place et la fonction des académies en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academie des Langues kanak, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les berceuses en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits papiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Ville de Nouméa, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice - La famille en Océanie&amp;quot;, Livret de parentalité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination scientifique et pédagogique des podcasts plurilingues Vhalik#4 produits par des étudiants LCO (décembre 2025-février 2026). UNC-NC la 1ère. Nouméa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire#1-TOPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/218/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanakat Kaori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/223/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cûk cûk wacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/225/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Baginy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/215/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cica lö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/219/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofefedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/217/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muma Jaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/214/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anethem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touyada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Touyada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet DO / Fiches d'inventaire du Patrimoine Immatériel de la Nouvelle-Calédonie. Ministère de la Culture, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touyada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Touyada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet DO / Fiches d'inventaire du Patrimoine Immatériel de la Nouvelle-Calédonie. Ministère de la Culture, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin commun et diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences de la médiathèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pluralités en Nouvelle-Calédonie comme tremplin didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du DU Fles Océanie et Interculturalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lang'arts dans tous leurs états : (à) traverssons, l'exploration du &amp;quot;&amp;quot;terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Todeschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ERALO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fables du caillou, B. Berger et Têtemba production (14’).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheure associée à la réalisation de films d’animation en langues kanak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin des cultures, Académie des Langues Kanak et la littérature océanienne. Communiquer, parler et raconter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de la collection Chemin des cultures, Académie des Langues Kanak, avec publication de Michel Aufray, La littérature océanienne. Communiquer, parler et raconter.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques plurilingues à Nouméa : où sont les langues de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes Intelligences des Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la réalisation d’une méthode d’initiation en ligne pene nengone: suivi de la réalisation de l’interface interactive, normalisation orthographique et contribution aux contenus des leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration à la mise en place de la base de données du Centre d’archives des documents ethnographiques de la Guyane (http://cadeg.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration à la mise en place de la base de données du Centre d’archives des documents ethnographiques de la Guyane (http://cadeg.fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travers chants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants en partage. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la ville : Pratiques plurilingues et artistiques à Nouméa. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Nouvelle-Calédonie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Geneix-Rabault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ea Ea Pepe. Berceuses en langues kanak : des instruments de mises en voix de mémoires intimes en contexte plurilingue et pluriculturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wadrawane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What graffiti arts and tags tell us about urban identity in Nouméa (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRAEMER D. &amp; STERN M. (dirs.), TAJA Special Issue. Urban Autochthony: Belonging and ways of being in Pacific Island Cities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huje la ixöe. Pratiques formatives repensées par le pluriartistique et le polyphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Heeun-kot, « chanter ensemble » : un hymne sur air de « destin commun » pour la Nouvelle-Calédonie ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Chanter le collectif, 124, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.27057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERE - (Re)lier sensible, musiques et pluralités comme chemins de connaissances en langues-cultures : retour sur une expérience formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"CHAPLIER C. et LUMIERE E. (coord.), ""Le rôle des sens et des émotions pour enseigner ou apprendre une langue-culture : cas de l'enseignement secondaire et supérieur"", Langues Modernes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trengewekë hna oth paroles reliées - pluralités linguistiques ET pratiques (e)littéraciques numériques (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"BIGOT V., OLLIVIER B., SOUBRIE T. (coord.), ""Littératie numérique et didactique des langues et des cultures"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité en formation professionnalisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hail my street!&amp;quot; What the graffiti arts and graffiti tags can tell us about urban autochtony (Noumea, New Caledonia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KRAEMER D. &amp; STERN M. (dirs.), TAJA Special Issue. Urban Autochthony: Belonging and ways of being in Pacific Island Cities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima jë ! Chante !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BERDAL-MASUY F. et PAIRON J. (dirs.), TIPA 35 : Emo-langages : Vers une approche transversale des langages dans leurs dynamiques émotionnelles et créatives, Travaux interdisciplinaires sur la parole et le langage, ECLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.2987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la ville de Nouméa : sociolinguistique urbaine et interdisciplinarité. Pour une recherche à visée sociale en contexte postcolonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol 5, N°10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouméa at the Crossroad of New Caledonian Multilingualism: Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pacific Languages, 43 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit langues en-chantées ? Fonctions sociodidactiques du chant pour renforcer les identités plurielles des élèves et favoriser un climat scolaire bienveillant (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Téma 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonies océaniennes dans le multilinguisme. Créativité littéraire et voix contemporaines slamées : contextes, enjeux et mises en voix (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interculturels Francophonies océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques kanak en mouvement : contextes, enjeux et institutionnalisation en Nouvelle?Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques kanak en mouvement : contextes, enjeux et institutionnalisation en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78-79 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autr.078.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu kwâ, ngoo kwâ ! Chantons, chantez les langues enchantées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè îrî xô kâmûrû mè nèdöökètèrè !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New relationship of the Oceania people to their land and to their environment. Belonging versus property.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noumea at the Crossroad of New Caledonian Multilinguialism : Diasporas and Linguistic Norms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amerasia Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 43, n°1, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17953/aj.43.1.13-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonies océaniennes dans le multilinguisme. Créativité littéraire et voix contemporaines slamées : contextes, enjeux et mises en voix (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFERSMANN, A et PORCHER-WIART, T. (dir.), Francophonies oce?aniennes, revue Interculturel Francophonies.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè nî xô ngê nââ xârâcùù ! Chantons en xârâcùù,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kasovimoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bout’chou calédonien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantons en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantons en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson de tradition orale pour enfants en langues kanak (Nouvelle-Calédonie) un principe musico-culturel actif, capable de se renouveler en permanence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scenes-contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, be N°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports langue-musique-gestes dans la littérature orale chantée pour enfants drehu (Lifou-Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Numéro spécial Voix, geste, texte, musique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions affectives des chants et jeux chantés que les adultes adressent aux enfants en langue drehu (Îles Loyauté – Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23/2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature orale chantée pour enfants en langue drehu (Îles Loyauté - Nouvelle-Calédonie) : entre spécificités locales et récurrences universelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Littératures du Pacifique, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en langue drehu. L’expression d’un répertoire en renouvellement permanent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21/2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire pour enfants en drehu dans le répertoire moderne de kaneka.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mwà Véé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima me elo thatraqai haa nekönatr ngöne la qene drehu : l’expression d’un répertoire en renouvellement permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en qene drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123, pp.187 - 206. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La semaine d’anthropologie audiovisuelle en Océanie : parcours d’une doctorante en ethnomusicologie au coeur de cet événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance et le commencement de la vie musicale à Lifou (Îles Loyauté -Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondances Océaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Trimestre 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants et jeux chantés pour enfants en qene drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 122-123, pp.187 - 206. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building culturally relevant multimedia resources for Indigenous languages using AI tools and collaborative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Maizonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rendina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Workshop on the Use of Computational Methods in the Study of Endangered Languages (ComputEL-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawai'i at Manoa, Mar 2025, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Multimedia Resources for Kanak Languages Using the C-LARA Platform: Case Studies in Iaai and Drehu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatgpt-Four C-Lara-Instance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Chiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 13 - Conference on Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANU, Jun 2025, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des femmes dans l’histoire de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale des droits des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDFE, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-LARA disseminating resources for Iaai, an under-documented Oceanic language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejë Diane Bae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative approaches to speech and language technologies for Oceania, the world’s most linguistically diverse region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flinders University, Jul 2024, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Vhalik : plurilingual podcast to accept and promote Oceanian knowledge (New Caledonia)’, in Panel « Exploring this sea of languages: challenges for Pacific linguistic diversity in the 21st century », DOTTE & PRADEAU (dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° PIURN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USP Cook Islands, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débât autour de la réalisation du documentaire « Kaneka, le pays en harmonie » (Têtemba Production), ciné-club Dé Tânèma Doo, Nouméa, UNC-CRL, 17 mai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-club Dé Tânèma Doo (CRL-UNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRL-UNC, May 2023, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’ouvrage « Uane nore nodei lanengoc - Penser les langues - Thinking about languages » (DOTTE, GENEIX-RABAULT & BERAUNE, dirs.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International du Livre Océanien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du livre de la Nouvelle-Calédonie, Oct 2023, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au commencement est la musique : regards croisés entre cultures, univers sonores & soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès sur la douleur (Luc Brun, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Nouméa (CPS), Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des actes de COOL 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence « Quand la musique s’en mêle dans le Pacifique sud : création musicale et dynamiques sociales », in « Le voyage du kaneka : réveils musicaux océaniens », suivie d'un concert de Resh, M. Wamejo, S. Katrei, B. Thomadra & T. Wakanumune, Musée du quai Branly-Jacques Chirac, Paris, 1er décembre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage du kanake. Réveils musicaux océaniens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xejë maca jë la itre nyima së! Revitalisation de savoirs sur les écosystèmes insulaires via les enfantines en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence « Musiques américaines & V Disc en Nouvelle-Calédonie », suivie d'un concert musical de M.-F. Auguet (guitare) et C. Toucas (accordéon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une année de commémoration UNC pour le 80e anniversaire de l’arrivée des troupes américaines en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Pascual, 2022, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation, animation et modération de la table-ronde « Langues océaniennes et chansons/Oceanic languages and songs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirose Paia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Colloque de linguistique océanienne COOL 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xupina – Des créations pour renforcer les répertoires plurilingues et pluriculturels d’étudiants océaniens à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Conférence du Réseau de Recherche des Universités du Pacifique Insulaire (PIURN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Honiara, Îles Salomon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ererea - Berceuses et autres enfantines pour transmettre et apprendre des langues minorées (NC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Transmettre les langues : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles valeurs sont données (associées) aux langues dans le contexte plurilingue calédonien ? Approche récursive et réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de valeur(s) et valeur(s) des langues, 4ème Congrès du Réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huje la ixöe ('tisser la natte'). Des recherches collaboratives comme art métaphorique des pluralités sociales et linguistiques (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues &amp; plurilinguisme(s) 30 ans de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaea, nyima - Enfantines de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche et séminaire de Master 2, CIEREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(à) Travers-Sons. Explorations sensibles de l'espace urbain nouméen : entre recherche & création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du CREDO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonies océaniennes : approches plurielles pour une didactique intégrée des compétences plurilingues et pluriartistiques des étudiants et futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et chansons, recherches interdisciplinaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres scientifiques de la FEF, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences calédoniennes à travers sons : approches réflexives, interculturelles et pluriartistiques en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Didactiques plurilingues et médiations culturelles : prendre en compte le patrimoine culturel des élèves pour une société inclusive et plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues en-chantées. Pour une école bienveillante (Kanaky-Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques LaFEF 2019 - Langues et chansons : recherches interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emo-tissage & Appren-tissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Nouvelle-Calédonie : Un projet multiculturel ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hanoï, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Appren)-Tissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TROCA La Nouvelle-Calédonie : un projet multiculturel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches inclusives des pluralités et formation à/par la réflexivité : une expérience en contexte multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repe(a)nser l'enseignement à l'aulne des pluralités artistiques : partage d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pluralités sociales - Découverte mutuelle entre l'Acadie (Canada) et la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique vue de la Nouvelle-Calédonie : des médiations en guise de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e conférence PIURN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Outumaro, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous salue ma rue ! &amp;quot;Ce que les tags et les graffitis ont à nous dire de la diversité des langues et des usages linguistiques à Nouméa (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, Conflits, Interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et partager son terrain : retour sur un programme de recherche interdisciplinaire Les langues dans la ville (Nouméa, NC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Réseau français de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants plurilingues en situations océaniennes : Panser/penser l'école calédonienne avec des chants d'ici et d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluriels sur le plurilinguisme à l'école, Journée d'études et de formation organisée par le Laboratoire CELEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diversités linguistiques et culturelles : un enjeu pour le développement durable des Iles Loyauté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour le Développement en Province des Îles Loyauté ? Séminaire de Recherche IAC-PIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wauengelo ! Sing waueng ! Toward a musilinguistic approach: the example of waueng a genre of oral literature in Nengone language. (Nengone, Loyalty Island, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Oceanic Linguistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Honiara, Solomon Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre et partager son terrain : retour sur un programme de recherche interdisciplinaire Les langues dans la ville (Nouméa) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry, Jun 2017, Montpellier,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ini, nyima me xupe ngöne la qene drehu, mengöni, eath. Apprendre, chanter et créer en langues (drehu, nengone, iaai, fagauvea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour le Développement en Province des Îles Loyauté ? Séminaire de Recherche IAC-PIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et chansons : de la collecte de corpus oraux a? l’e?cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Ce que les langues d’Océanie ont à nous apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo ! Kuruteranelo ! Xiwamomonelo ! Itutuonelo ! Chante ! Danse ! Ecris ! Re?ve ! Quand les voix plurielles se font entendre dans la ville noume?enne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Une pluralité audible? Musiques, langues, environnement sonores en contexte urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo ! Lullaby, nursery lore, children’s folklore and kanak languages. Contemporary and Comparative Approaches. (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Islands University Research Network (PIURN), Second Conference, Addressing the Challenges of Sustainability in the Pacific Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Apia, Samoa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus d’hybridation linguistique en Océanie francophone : l’exemple des dynamiques de changements en Nouvelle Calédonie Francophone de sociolinguistique 2015 Hétérogénéité et changements : perspectives sociolinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès du Réseau francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions linguistiques et culturelles en faveur des langues kanak en Nouvelle-Calédonie ? Rétrospective des travaux de l’Académie des Langues Kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Cultural Diversity et Nationalism, Festival des arts mélanésiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Port Moresby, Papouasie-Nouvelle-Guinée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu kwâ, ngoo kwâ ! Chantons, chantez les langues enchantées ! Les apports du chant dans le développement de la littéracie plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CORAIL, Regards croisés sur la littéracie en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La patrimonialisation des musiques traditionnelles : contextes, politiques et institutionnalisation en Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Patrimonialisation des cultures et diffusion des pratiques artistiques dans le Pacifique francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Port Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xô mè îrî xô kâmûrû mè nèdöökètèrè ! Chantons l'homme et son environnement !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Réseau des universités du Pacifique insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watreng : présentation de la base de données linguistiques et de corpus de textes de l’Académie des Langues Kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Corpus linguistique numérisé et analyse assistée par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Papeete, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrospective des actions et travaux de l’Académie des Langues Kanak depuis sa création, dans le cadre d’une mission d’expertise à Wallis et Futuna pour la création des Académies wallisienne et futunienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mata'Utu, Wallis-et-Futuna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages, Actes de la 11° conférence de linguistique océanienne (COOL 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUNC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LA-NI, Louis Lagarde; Suzie Hieku Bearune; Anne-Laure Dotte, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants en partage. Ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERALO-UNC &amp; DENC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud : création musicale et dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2021, Cahiers du Pacifique Sud Contemporain, 8, 978-2-343-24595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Portes Océanes, 978-2-343-10857-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracies en Océanie : enjeux et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, Collection Portes Océanes., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chansons de kaneka et revitalisation de ressources linguistiques et culturelle minor(is)ées : quelle harmonie en Nouvelle-Calédonie? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues régionales, d’Outre-mer et minor(is)ées : quelles urgences linguistiques ?, (Pradeau, C. dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation de mélodies et création de traditions musicales : l’exemple de deux titres en langue nengone et de ses liens avec des cultures celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">USMB. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des celtes dans le Pacifique (Beck N. et Armao F., co-dir.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage enchanté d’un communard déporté à l’île des Pins : recueil de chants et airs bachiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHP-PUNC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in MURPHY G. &amp; LAGARDE L. (dir.), Vapeurs coloniales. Une histoire de l’alcool dans l’Océanie sous influence française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHP-PUNC, pp.225-242, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qenelapa ka tru alameken. Valeurs et pyramides des langues : de l'héritage monolingue à l'agir plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Léger; Mireille McLaughlin; Emilie Urbain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appartenances, marchés et mobilités. Penser la valeur des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-182, 2023, Sociolinguistique, 978-2-14-048690-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les médiations pluriartistiques pour un écosystème valorisant la pluralité des langues et des savoirs » Dans BROWN P. & GAERTNER-MAZOUNI N. (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Islands, Big Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî1 Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane nore nodei lanengoce Penser les langues Thinking about languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.13-21, 2022, Collection LA-NI, 979‑10‑91032‑21‑6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á travers chants. Langues minorées, chansons et école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues chantées &amp; cultures mises en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC, pp.43-56, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cadre de la photographie : les Écrits de/dans la ville de Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Photographie. Les langues (in)visibles et les enjeux sociaux dont elles sont l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai mè pati hî. Pluraliser les recherches et connaissances autour des langues et cultures océaniennes : quelques perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treng-ewekë – Appren‑tissages pour (re)lier sensible, arts et pluralités en contexte formatif à l’Université de la Nouvelle‑Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uane Nore nodei lanengoc. Penser les langues. Thinking about Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-262, 2022, Collection LA-NI, 979-10-91032-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wi Norè. Actions formatives et artistiques pour les langues autochtones en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art of Indigenous Languages in Research : a collection of selected research papers (IDIL, 2022-2032)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESCO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner la voix aux étudiants océaniens pour construire une société inclusive de la diversité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine culturel des élèves. Démarches éducatives dans/pour des sociétés plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.179-192, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques, musiciens et processus d'institutionnalisation : regards croisés en Mélanésie (Nouvelle-Calédonie & Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Geneix-Rabault; Monika Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud. Création musicale et dynamiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-188, 2021, Cahiers du Pacifique Sud Contemporain, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques musicales dans le Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Geneix-Rabault; Monika Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la musique s'en mêle dans le Pacifique Sud. Création musicale et dynamiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-48, 2021, Cahiers du Pacifique Sud Contemporain, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PariPari. Viv(r)e les langues avec la chanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villa-Perez V. (dir.), Minorations en chanson. Approches sociolinguistiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danses kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAGARDE L. (dir.), Le patrimoine de la Nouvelle-Calédonie. Paris, HC Éditions – Fondation Clément,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le François, HC Éditions – Fondation Clément, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des airs de kaneka à Nouméa. Diversité de langues et de musiques pour un repertoire pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAMONT-GUILLOT A. et BACHIR-LOPUYT T. (co-dirs.), Une pluralité audible. Musiques et mondes sonores en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Tours, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, EME/Académia, Collection ""Proximités – Sciences du langage"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eralo! Sing! The example of waueng (Mare island, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Language and Culture Documentation and Description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en Océanie. Plaidoyer pour les approches inclusives des répertoires pluriels des apprenants en Nouvelle-Calédonie et au Vanuatu (pp. 336-356)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition de l'Université nationale du Vietnam à Hanoï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation du/en français en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-604-968-988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je vous salue ma rue ! Ce que les tags et les graffs ont à nous dire de la diversité des langues et des usages linguistiques à Nouméa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-339, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers écrits religieux en langues kanak aux créations littéraires et musicales contemporaines : historique et réalisations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARIZET, S. (dir.), L’histoire de la Bible dans les littératures insulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, éditions du Cerf, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la chanson de tradition orale en langues kanak : ce que le terrain peut vouloir dire en ethnomusicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In V. Fillol, P.-Y. Le Meur (eds), Terrains océaniens : enjeux et méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions de l’Académie des Langues Kanak en faveur de la production d’outils et de supports en et sur les langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In I. Nocus, J. Vernaudon, M. Paia, (dir.), L’école plurilingue en outre-mer : Apprendre plusieurs langues, plusieurs langues pour apprendre : l’école plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des premiers écrits religieux en langues kanak aux créations littéraires et musicales contemporaines : contexte et réalisations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In O. Gannier (dir.), La Bible dans la littérature insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pupo, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions de l’Académie des Langues Kanak en faveur de la production d’outils et de supports en et sur les langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nocus, I., Vernaudon, J. et Païa, M., (Dir), L’école plurilingue en outre-mer Apprendre plusieurs langues, plusieurs langues pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la chanson de tradition orale en langues kanak : ce que le terrain peut vouloir dire en ethnomusicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 24e colloque CORAIL, L’enquête de terrain en Nouvelle-Calédonie (et dans le Pacifique) : Enjeux théoriques, méthodologiques et éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fillol, V. et Le-Meur, P.-Y, (Dir.) L’Harmattan, Coll. Cahiers du Pacifique Sud contemporain, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine oral chanté pour enfants en langues kanak : syncrétismes, variations et contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Despringre, A.-M. Mougin, S. (Dir.) Etudes interdisciplinaires du chant traditionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyima me elo thatraqai haa nekönatr ngöne la qene drehu : chants et jeux chantés pour enfants en langue drehu. Quel devenir pédagogique pour ces expressions musico-culturelles de tradition orale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fillol V. ; Vernaudon J. (Dir.) Vers une école plurilingue en Océanie francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques perspectives contemporaines pour le répertoire enfantin en langue kanak. Ihage W. Le rôle, la place et la fonction des académies en contexte plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ihage W (Dir.) le rôle, la place et la fonction des académies en contexte plurilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academie des Langues kanak, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les berceuses en langues kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits papiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Ville de Nouméa, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice - La famille en Océanie&amp;quot;, Livret de parentalité,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination scientifique et pédagogique des podcasts plurilingues Vhalik#4 produits par des étudiants LCO (décembre 2025-février 2026). UNC-NC la 1ère. Nouméa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire#1-TOPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/218/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanakat Kaori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/223/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cûk cûk wacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/225/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nak Baginy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/215/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofefedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/217/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muma Jaek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/214/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cica lö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Dotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manny Rayner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressource C-LARA en langue iaai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://c-lara.unisa.edu.au/accounts/rendered_texts/219/normal/page_1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anethem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touyada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Touyada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet DO / Fiches d'inventaire du Patrimoine Immatériel de la Nouvelle-Calédonie. Ministère de la Culture, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touyada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Touyada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet DO / Fiches d'inventaire du Patrimoine Immatériel de la Nouvelle-Calédonie. Ministère de la Culture, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03394191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pluralités en Nouvelle-Calédonie comme tremplin didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bearune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wacalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du DU Fles Océanie et Interculturalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lang'arts dans tous leurs états : (à) traverssons, l'exploration du &amp;quot;&amp;quot;terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Todeschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ERALO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin commun et diversité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Razafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences de la médiathèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fables du caillou, B. Berger et Têtemba production (14’).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheure associée à la réalisation de films d’animation en langues kanak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemin des cultures, Académie des Langues Kanak et la littérature océanienne. Communiquer, parler et raconter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de la collection Chemin des cultures, Académie des Langues Kanak, avec publication de Michel Aufray, La littérature océanienne. Communiquer, parler et raconter.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques plurilingues à Nouméa : où sont les langues de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vandeputte-Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes Intelligences des Villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la réalisation d’une méthode d’initiation en ligne pene nengone: suivi de la réalisation de l’interface interactive, normalisation orthographique et contribution aux contenus des leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration à la mise en place de la base de données du Centre d’archives des documents ethnographiques de la Guyane (http://cadeg.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration à la mise en place de la base de données du Centre d’archives des documents ethnographiques de la Guyane (http://cadeg.fr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants en partage. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A travers chants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERALO-UNC &amp; DENC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues dans la ville : Pratiques plurilingues et artistiques à Nouméa. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Colombel-Teuira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Vandeputte Tavo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de la Nouvelle-Calédonie. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wadrawane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850578v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018582v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Bearune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.2987" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel-Teuira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Dotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte-Tavo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1.13-32" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasovimoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chiera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maizonniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rendina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wej&#235; Diane Bae" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatgpt-Four C-Lara-Instance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;tin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Stern" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387726v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bearune" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bearune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387470v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/wp-content/uploads/2023/01/INT.-COOL-11-FINAL-WEB.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Gomes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://denc.gouv.nc/ressources-pedagogiques/ecole-elementaire-disciplines-denseignement/culture-humaniste/education" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quand_la_musique_s_en_mele_dans_le_pacifique_sud_creation_musicale_et_dynamiques_sociales-9782343245959-71578.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537212v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448943v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=284" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L Fillol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314449v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944098v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manny Rayner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944104v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944102v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394190v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touyada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touyada" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379392v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379398v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Todeschini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850593v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077970v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte Tavo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wadrawane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850578v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883692v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fillol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018582v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Bearune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.2987" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel-Teuira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Dotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vandeputte-Tavo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17953/aj.43.1.13-32" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasovimoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chiera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maizonniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rendina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wej&#235; Diane Bae" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatgpt-Four C-Lara-Instance" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;tin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Stern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bearune" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387760v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Razafi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387726v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bearune" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colombel-Teuira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bearune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387470v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colombel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387152v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/wp-content/uploads/2023/01/INT.-COOL-11-FINAL-WEB.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Gomes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://denc.gouv.nc/ressources-pedagogiques/ecole-elementaire-disciplines-denseignement/culture-humaniste/education" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quand_la_musique_s_en_mele_dans_le_pacifique_sud_creation_musicale_et_dynamiques_sociales-9782343245959-71578.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537212v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537215v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-appartenances_marches_et_mobilites_penser_la_valeur_des_langues_luc_leger_mireille_mclaughlin_emilie_urbain-9782140486906-77577.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880203v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000381556" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=284" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L Fillol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314144v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313990v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314254v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944098v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manny Rayner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394190v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touyada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touyada" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379398v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Todeschini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379397v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379299v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077970v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vandeputte Tavo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>