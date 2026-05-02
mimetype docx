--- v0 (2026-04-07)
+++ v1 (2026-05-02)
@@ -357,200 +357,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commenter par écrit des récits littéraires : que nous apprennent les réponses à des questions de lecture en fin d’école primaire ?</w:t>
+                <w:t xml:space="preserve">L’implicite, une notion en creux dans les programmes de l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'implicite et ses lectures, 3 (218), pp.17-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974026v1</w:t>
+                <w:t xml:space="preserve">hal-03761856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’implicite, une notion en creux dans les programmes de l’école primaire</w:t>
+                <w:t xml:space="preserve">Commenter par écrit des récits littéraires : que nous apprennent les réponses à des questions de lecture en fin d’école primaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, pp.25-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.5382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761856v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves d’école primaire reconfigurent les collocations en écrivant</w:t>
               </w:r>
@@ -1556,109 +1556,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implicites dans Zoo, une nouvelle de B. Friot : exploitations pour la classe</w:t>
+                <w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelle Koulibali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Lire les implicites à l’école : quelles définitions ? quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMA, CY université de Cergy Pontoise, Dec 2022, Genevilliers, France</w:t>
+              <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077403v1</w:t>
+                <w:t xml:space="preserve">halshs-03913345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lexique, un fonctionnement en réseau: autorité vous avez dit autorité?</w:t>
               </w:r>
@@ -1707,135 +1733,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t>
+                <w:t xml:space="preserve">Les implicites dans Zoo, une nouvelle de B. Friot : exploitations pour la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Lire les implicites à l’école : quelles définitions ? quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMA, CY université de Cergy Pontoise, Dec 2022, Genevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03913345v1</w:t>
+                <w:t xml:space="preserve">hal-04077403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves d'école primaire reconfigurent les collocations en écrivant</w:t>
               </w:r>
@@ -2018,541 +2018,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture des enseignants en formation : comment lisent-ils l'implicite ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner la littérature dans le souci du lexique : que signifie aborder « en linguiste » la littérature de jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture des enseignants, lecture des élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires EMA et MODYCO, Nov 2021, Genevilliers, France</w:t>
+              <w:t xml:space="preserve">Séminaire épistémologie du laboratoire EMA : Quelles méthodes et approches de la littérature en éducation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, GENNEVILLIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423243v1</w:t>
+                <w:t xml:space="preserve">hal-03239845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujet lecteur, sujet didactique : quelles transactions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lecture des enseignants en formation : comment lisent-ils l'implicite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Rencontres des Chercheurs en Didactique de la Littérature « l’enseignant lecteur-scripteur de littérature »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble-Alpes, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Lecture des enseignants, lecture des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires EMA et MODYCO, Nov 2021, Genevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281037v1</w:t>
+                <w:t xml:space="preserve">hal-03423243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la littérature dans le souci du lexique : que signifie aborder « en linguiste » la littérature de jeunesse ?</w:t>
+                <w:t xml:space="preserve">Sujet lecteur, sujet didactique : quelles transactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire épistémologie du laboratoire EMA : Quelles méthodes et approches de la littérature en éducation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, GENNEVILLIERS, France</w:t>
+              <w:t xml:space="preserve">XXIIèmes Rencontres des Chercheurs en Didactique de la Littérature « l’enseignant lecteur-scripteur de littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble-Alpes, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239845v1</w:t>
+                <w:t xml:space="preserve">hal-03281037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’implicite : une notion en creux dans les programmes scolaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Jogging d'écriture : quels modèles pour quels usages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’implicite en lecture : un objet didactique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Gennevilliers (en ligne), France</w:t>
+              <w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers INSPÉ, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169092v1</w:t>
+                <w:t xml:space="preserve">hal-03172651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jogging d'écriture : quels modèles pour quels usages ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une analyse théorisée de données « authentiques»: enseignement du lexique/vocabulaire en littérature au cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Waszak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF, 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, MONTPELLIER, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207805006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172651v1</w:t>
+                <w:t xml:space="preserve">hal-03132650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse théorisée de données « authentiques»: enseignement du lexique/vocabulaire en littérature au cycle 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dupuy</w:t>
+                <w:t xml:space="preserve">L’implicite : une notion en creux dans les programmes scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF, 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’implicite en lecture : un objet didactique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Gennevilliers (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207805006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03132650v1</w:t>
+                <w:t xml:space="preserve">hal-03169092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire et littérature : enjeux didactiques du paradigme désignationnel dans une séance de lecture littéraire</w:t>
               </w:r>
@@ -2797,169 +2797,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens et le sensible : et si faire du vocabulaire en littérature était autre chose que la définition dénotative de mots</w:t>
+                <w:t xml:space="preserve">Le sens et le sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérience et partage du sensible dans l'enseignement de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.203-220, 2024, 978-2-925177-41-8</w:t>
+              <w:t xml:space="preserve">, 2024, 978-2-925177-41-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704039v1</w:t>
+                <w:t xml:space="preserve">hal-05327564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens et le sensible</w:t>
+                <w:t xml:space="preserve">Le sens et le sensible : et si faire du vocabulaire en littérature était autre chose que la définition dénotative de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses de l’Écureuil. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérience et partage du sensible dans l'enseignement de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 978-2-925177-41-8</w:t>
+              <w:t xml:space="preserve">, , pp.203-220, 2024, 978-2-925177-41-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327564v1</w:t>
+                <w:t xml:space="preserve">hal-04704039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jogging d’écriture chez les enseignants débutants : quel (s) modèle (s) pour quels usages ?</w:t>
               </w:r>
@@ -3893,51 +3893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704366v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5382" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.218.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0125" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285516v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Waszak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327564v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01320127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MON30056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704366v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974026v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5382" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251872v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelle Koulibali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.218.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03391553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0125" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285516v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Waszak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207805006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01320127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MON30056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>