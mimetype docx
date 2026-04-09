--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -316,793 +316,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par imagerie multi-echelles de l’interaction entre la plante parasite Phelipanche Ramosa et une souche de champignon pathogène d’origine tellurique</w:t>
+                <w:t xml:space="preserve">Phytotoxic fungal secondary metabolites as herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dïnia Cartry</w:t>
+                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Avoscan</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bonnotte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.n⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (1), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.7813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594831v1</w:t>
+                <w:t xml:space="preserve">hal-04279449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can amino acids be used to inhibit germination or deplete the soil seedbank of Phelipanche ramosa (L.) Pomel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 131 (1), pp.91-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41348-023-00797-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Analysis and Untargeted Metabolomics Reveal Potential Phytotoxins from Fusarium venenatum Against Major Parasitic Weed Phelipanche ramosa (L.) Pomel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse par imagerie multi-echelles de l’interaction entre la plante parasite Phelipanche Ramosa et une souche de champignon pathogène d’origine tellurique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dïnia Cartry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Martinez</w:t>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Corréard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
+                <w:t xml:space="preserve">Elodie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins16120531⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.4-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871024v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxic fungal secondary metabolites as herbicides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Image Analysis and Untargeted Metabolomics Reveal Potential Phytotoxins from Fusarium venenatum Against Major Parasitic Weed Phelipanche ramosa (L.) Pomel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+                <w:t xml:space="preserve">Anaïs Corréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80 (1), pp.92-102. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.7813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins16120531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279449v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host‐associated genetic differentiation and origin of a recent host shift in the generalist parasitic weed Phelipanche ramosa</w:t>
+                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+                <w:t xml:space="preserve">Claude Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Reibel</w:t>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaya Kati</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.10529⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211895v1</w:t>
+                <w:t xml:space="preserve">hal-03800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host‐associated genetic differentiation and origin of a recent host shift in the generalist parasitic weed Phelipanche ramosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Delavault</w:t>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fréville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaya Kati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.art. e10529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800896v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for potential mycoherbicides within the endophyte community of Phelipanche ramosa parasitizing tobacco</w:t>
               </w:r>
@@ -1127,64 +1127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dïnia Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 98 (3), pp.art. fiac024. </w:t>
@@ -1216,568 +1216,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a model to investigate cropping systems aiming to control both parasitic plants and weeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in seed germination response of two populations of Phelipanche ramosa (L.) Pomel to a set of GR24 concentrations and durations of stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126318⟩</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.243-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258521000143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278878v1</w:t>
+                <w:t xml:space="preserve">hal-03380429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to pit weeds against parasitic plants. A simulation study with Phelipanche ramosa in arable cropping systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Designing a model to investigate cropping systems aiming to control both parasitic plants and weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 130, pp.art. 126368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126368⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 129, pp.126318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363764v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main drivers of broomrape regulation. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
+                <w:t xml:space="preserve">How to pit weeds against parasitic plants. A simulation study with Phelipanche ramosa in arable cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (2), pp.17. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, pp.art. 126368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-021-00669-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174277v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in seed germination response of two populations of Phelipanche ramosa (L.) Pomel to a set of GR24 concentrations and durations of stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main drivers of broomrape regulation. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dïnia Cartry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (3), pp.243-248. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960258521000143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-021-00669-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380429v1</w:t>
+                <w:t xml:space="preserve">hal-03174277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance of Rhamphicarpa fistulosa in rainfed lowland rice fields in the Savannah region of Togo: Moderate influence of physico‐chemical characteristics of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1824,90 +1824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific seasonal variation of dormancy and mortality of Phelipanche ramosa seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1952,1423 +1952,1423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is induction ability of seed germination of Phelipanche ramosa phylogenetically structured among hosts? A case study on Fabaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00842⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.481--489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-017-9990-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608026v1</w:t>
+                <w:t xml:space="preserve">hal-01702096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing broomrape risk due to weeds in cropping systems with an indicator linked to a simulation model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.070⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702097v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Assessing broomrape risk due to weeds in cropping systems with an indicator linked to a simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.280--292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858525v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is induction ability of seed germination of Phelipanche ramosa phylogenetically structured among hosts? A case study on Fabaceae species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-017-9990-x⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702096v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gaba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">Alexandre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fried</w:t>
+                <w:t xml:space="preserve">Laurent Falchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547815v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
+                <w:t xml:space="preserve">Trophic relationships between the parasitic plant species Phelipanche ramosa (L.) and different hosts depending on host phenological stage and host growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annette Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, 23p. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298402v1</w:t>
+                <w:t xml:space="preserve">hal-01602492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of phylogenetic signal in the germination ability of Phelipanche ramosa on Brassicaceae hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12222⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 23p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533925v1</w:t>
+                <w:t xml:space="preserve">hal-01298402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed communities of rain-fed lowland rice vary with infestation by Rhamphicarpa fistulosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+                <w:t xml:space="preserve">Assessment of phylogenetic signal in the germination ability of Phelipanche ramosa on Brassicaceae hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (6), pp.452-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2016.09.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602413v1</w:t>
+                <w:t xml:space="preserve">hal-01533925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic relationships between the parasitic plant species Phelipanche ramosa (L.) and different hosts depending on host phenological stage and host growth rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Weed communities of rain-fed lowland rice vary with infestation by Rhamphicarpa fistulosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.85-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2016.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602492v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected fast development of branched broomrape on slow-growing Brassicaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Report of Rhamphicarpa fistulosa on Peanut (Arachis hypogaea), Soybean (Glycine max), and Tossa Jute (Corchorus olitorius) in Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.151-156. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (11), pp.1654-1655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0217-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-04-15-0429-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284245v1</w:t>
+                <w:t xml:space="preserve">hal-01702099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Rhamphicarpa fistulosa on Peanut (Arachis hypogaea), Soybean (Glycine max), and Tossa Jute (Corchorus olitorius) in Togo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected fast development of branched broomrape on slow-growing Brassicaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99 (11), pp.1654-1655. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.151-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-04-15-0429-PDN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0217-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702099v1</w:t>
+                <w:t xml:space="preserve">hal-01284245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau processus d’interaction hôte-parasite découvert</w:t>
               </w:r>
@@ -3430,235 +3430,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Microsatellite Markers in the Branched Broomrape Phelipanche ramosa L. (Pomel) and Evidence for Host-Associated Genetic Divergence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">First Report of Branched Broomrape (Phelipanche ramosa) on Celeriac (Apium graveolens) in Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms15010994⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (9), pp.1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-02-14-0148-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702100v1</w:t>
+                <w:t xml:space="preserve">hal-01702102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Branched Broomrape (Phelipanche ramosa) on Celeriac (Apium graveolens) in Eastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Microsatellite Markers in the Branched Broomrape Phelipanche ramosa L. (Pomel) and Evidence for Host-Associated Genetic Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 98 (9), pp.1286. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.994--1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-02-14-0148-PDN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms15010994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702102v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle plante parasite majeure en riziculture au Togo : Rhamphicarpa fistulosa</w:t>
               </w:r>
@@ -3670,51 +3670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,90 +3787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orobanche rameuse. Une plante parasite dont la variabilité s'avère complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 669, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3908,77 +3908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phelipanche ramosa (L.) Pomel populations differ in life-history and infection response to hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 208 (4), pp.247--252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4038,64 +4038,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abdennebi-Abdemessed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (4), pp.787-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4155,64 +4155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 207 (7), pp.512--521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4246,51 +4246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary approach for modelling the effects of cropping systems on the dynamics of broomrape (Phelipanche ramosa) in interaction with the non-parasitic weed flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abdennebi-Abdemessed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4426,281 +4426,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of different molecular mechanisms leading to fluconazole resistance in a Candida lusitaniae clinical isolate.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désherbage : changement climatique, quel avenir pour les mauvaises herbes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Reboutier</w:t>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Piednoël</w:t>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boisnard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 356, pp.20-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426335v1</w:t>
+                <w:t xml:space="preserve">hal-02664036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désherbage : changement climatique, quel avenir pour les mauvaises herbes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Combination of different molecular mechanisms leading to fluconazole resistance in a Candida lusitaniae clinical isolate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reboutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Piednoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (2), pp.188-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2008.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664036v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcripts potentially involved in barley seed germination and dormancy using cDNA-AFLP</w:t>
               </w:r>
@@ -5322,77 +5322,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics and metabolomics to characterize and identify fungal metabolites phytotoxic to Phelipanche ramosa, a parasitic plant of crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Corréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of Phelipanche ramosa, a parasitic weed of rapeseed in France, using soil-borne fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dïnia Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5536,307 +5536,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orobanche rameuse du tabac (&amp;lt;i&amp;gt;Phelipanche ramosa&amp;lt;/i&amp;gt; L.) : identifier de nouvelles solutions conventionnelles et de biocontrôle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les semences de la plante parasite orobanche rameuse ont une dormance saisonnière qui varie au niveau intraspécifique et une faible mortalité au champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gautheron</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Végéphyl -24 eme Conférence du COLUMA - Journées Internationales sur la Lutte Contre les Mauvaises Herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. article issu d'un poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541670v1</w:t>
+                <w:t xml:space="preserve">hal-02733909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les semences de la plante parasite orobanche rameuse ont une dormance saisonnière qui varie au niveau intraspécifique et une faible mortalité au champ</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Orobanche rameuse du tabac (&amp;lt;i&amp;gt;Phelipanche ramosa&amp;lt;/i&amp;gt; L.) : identifier de nouvelles solutions conventionnelles et de biocontrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Gatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Strbik</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. article issu d'un poster</w:t>
+              <w:t xml:space="preserve">Végéphyl -24 eme Conférence du COLUMA - Journées Internationales sur la Lutte Contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733909v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of the parasitic plant species Phelipanche ramosa, using rapeseed rhizosphere fungi or phytotoxic metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dïnia Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,64 +5926,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Orléans, France. 12 p</w:t>
@@ -6012,90 +6012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la dynamique de l’orobanche rameuse (Phelipanche ramosa (L.) en interaction avec les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. pp.85 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6114,657 +6114,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la dynamique de la plante parasite orobanche rameuse en interaction avec la flore adventice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du Laboratoire de Mathématiques de Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012206v1</w:t>
+                <w:t xml:space="preserve">hal-01990400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
+                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740707v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+                <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867158v1</w:t>
+                <w:t xml:space="preserve">hal-02740707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cropping system effects on branched broomrape dynamics in interaction with weeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la dynamique de la plante parasite orobanche rameuse en interaction avec la flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence du COLUMA : Journées Internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du Laboratoire de Mathématiques de Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595585v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Modelling cropping system effects on branched broomrape dynamics in interaction with weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
+              <w:t xml:space="preserve">23ème Conférence du COLUMA : Journées Internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990400v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6772,51 +6772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
@@ -6871,51 +6871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6953,64 +6953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PheraSys – un projet de modélisation de la dynamique de l'orobanche dans les systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7169,77 +7169,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique, d’histoire de vie et d’infection des populations de l’orobanche rameuse en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque l'orobanche rameuse CETIOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Poitiers, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7277,64 +7277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique, d’histoire de vie et d’infection des populations de l’orobanche rameuse en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7372,64 +7372,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pherasys - Un projet de modélisation de la dynamique de l’orobanche dans les systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7499,103 +7499,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels systèmes de culture pour réguler l'orobanche rameuse via les adventices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
@@ -7624,90 +7624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential herbicidal metabolites from Fusarium venenatum against major parasitic weed branched broomrape Phelipanche ramosa (L.) Pomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Corréard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7857,103 +7857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to pit weeds against parasitic plants. A simulation study with Phelipanche ramosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
@@ -7982,51 +7982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of the parasitic plant species Phelipanche ramosa, using rapeseed rhizosphere fungi or phytotoxic metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dïnia Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8146,51 +8146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Malpica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8245,90 +8245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cropping system effects on branched broomrape dynamics in interaction with weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8364,472 +8364,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cropping system effects on branched broomrape dynamics in interaction with weeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du signal phylogénétique de la capacité de germination de l'orobanche rameuse sur une gamme d’hôtes de la famille des Fabacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Weed Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, République tchèque. , 7. International Weed Science Congress, 2016</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Amiens, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985100v1</w:t>
+                <w:t xml:space="preserve">hal-01602997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du signal phylogénétique de la capacité de germination de l'orobanche rameuse sur une gamme d’hôtes de la famille des Fabacées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la dynamique de l’orobanche rameuse en interaction avec les adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Amiens, France. 2016</w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.58-67, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602997v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la dynamique de l’orobanche rameuse en interaction avec les adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Modelling cropping system effects on branched broomrape dynamics in interaction with weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.58-67, 2016</w:t>
+              <w:t xml:space="preserve">7. International Weed Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, République tchèque. , 7. International Weed Science Congress, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604098v1</w:t>
+                <w:t xml:space="preserve">hal-01985100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences de capacités d’induction de la germination de deux pathovars d’orobanche rameuse sur une gamme d’hôtes des familles des brassicacées et fabacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8861,320 +8861,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic relationships between host and parasitic plants : a case study with the parasitic plant species &amp;lt;em&amp;gt;Phelipanche ramosa&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Amino acids as orobanchicides: an innovative approach for biocontrol broomrape weeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fernandez-Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Strbik</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Weed Research Society Symposium : "Weed management in changing environments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 28p., 2015</w:t>
+              <w:t xml:space="preserve">17. European weed research society symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015, Proceedings of the 17th European Weed Research Society Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743550v1</w:t>
+                <w:t xml:space="preserve">hal-02741844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acids as orobanchicides: an innovative approach for biocontrol broomrape weeds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Fernandez-Aparicio</w:t>
+                <w:t xml:space="preserve">Trophic relationships between host and parasitic plants : a case study with the parasitic plant species &amp;lt;em&amp;gt;Phelipanche ramosa&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European weed research society symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 2015, Proceedings of the 17th European Weed Research Society Symposium</w:t>
+              <w:t xml:space="preserve">17. European Weed Research Society Symposium : "Weed management in changing environments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. , 28p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741844v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed community of lowland rice system in northern Togo's Savannah region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9225,64 +9225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weeds community of lowlands rice system of northern Togo's savannah region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9333,51 +9333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effects of cropping systems on the dynamics of a parasitic weed, Phelipanche ramosa, in interaction with the non-parasitic weed flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abdennebi-Abdemessed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,165 +9454,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic relationships between the parasitic plant species&amp;lt;em&amp;gt; phelipanche ramosa (L.)&amp;lt;/em&amp;gt; and different hosts depending on host phenological stage and host growth rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Reibel</w:t>
+                <w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Falchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in parasitic weed research</w:t>
+              <w:t xml:space="preserve">Advances in parasitic weeds research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers research topics</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+                <w:t xml:space="preserve">Frontiers Media</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.334, 2018, 978-2-88945-633-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787633v1</w:t>
+                <w:t xml:space="preserve">hal-02789724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des plantes adventices parasites</w:t>
               </w:r>
@@ -9661,639 +9661,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
+                <w:t xml:space="preserve">Trophic relationships between the parasitic plant species&amp;lt;em&amp;gt; phelipanche ramosa (L.)&amp;lt;/em&amp;gt; and different hosts depending on host phenological stage and host growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annette Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in parasitic weed research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers research topics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787490v1</w:t>
+                <w:t xml:space="preserve">hal-02787633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in parasitic weeds research</w:t>
+              <w:t xml:space="preserve">Advances in parasitic weed research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers Media</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.334, 2018, 978-2-88945-633-8</w:t>
+                <w:t xml:space="preserve">Frontiers research topics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789724v1</w:t>
+                <w:t xml:space="preserve">hal-02787490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Site Web photos orobanche rameuse]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides. Programme Evaluation et réduction des risques liés à l’utilisation des Pesticides APR 2011 « Changer les pratiques agricoles pour préserver les services écosystémiques ». Rapport final- août 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] AgroSup Dijon - Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement. 2016, 39p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Inra; Université Bourgogne Franche-Comté. 2016, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921134v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-02805592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10369,51 +10369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AA77B47"/>
+    <w:nsid w:val="EEF861BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10600,51 +10600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-gibot-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3722-5321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089347919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04990768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noadya Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2025.100414" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#239;nia Cartry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120531" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaya Kati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guinchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03278878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03363764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126368" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00669-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Girardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0217-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-15-0429-PDN" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms15010994" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-14-0148-PDN" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0723" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702103v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abdennebi-Abdemessed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0153-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2012.06.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0360" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piedno&#235;l" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2008.10.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4DC358-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bruneaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Florent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Jean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00824-06" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01976969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sall&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01977029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#244;me" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:grow.0000038242.77309.73" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGL99GK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01977052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00169-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C7P2P6J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893914v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02541670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gatard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shykoff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951200v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594724v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard," TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060540v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Malpica" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985100v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393781.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604117v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393340.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743550v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01950890v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-gibot-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3722-5321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089347919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04990768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noadya Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2025.100414" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#239;nia Cartry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaya Kati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10529" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guinchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03278878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126318" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03363764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00669-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Girardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-15-0429-PDN" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0217-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-14-0148-PDN" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms15010994" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0723" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702103v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abdennebi-Abdemessed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0153-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2012.06.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0360" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426335v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piedno&#235;l" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevalier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2008.10.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4DC358-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bruneaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Florent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Jean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00824-06" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01976969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sall&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01977029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#244;me" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:grow.0000038242.77309.73" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGL99GK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01977052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00169-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C7P2P6J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893914v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733909v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02541670v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gatard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595585v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shykoff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951200v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594724v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard," TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060540v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Malpica" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602997v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393781.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604117v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393340.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01950890v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>