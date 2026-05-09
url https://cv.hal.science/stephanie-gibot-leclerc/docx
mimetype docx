--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -316,793 +316,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxic fungal secondary metabolites as herbicides</w:t>
+                <w:t xml:space="preserve">Analyse par imagerie multi-echelles de l’interaction entre la plante parasite Phelipanche Ramosa et une souche de champignon pathogène d’origine tellurique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+                <w:t xml:space="preserve">Dïnia Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+                <w:t xml:space="preserve">Laure Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.7813⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.4-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279449v1</w:t>
+                <w:t xml:space="preserve">hal-04594831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can amino acids be used to inhibit germination or deplete the soil seedbank of Phelipanche ramosa (L.) Pomel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Connault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 131 (1), pp.91-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41348-023-00797-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par imagerie multi-echelles de l’interaction entre la plante parasite Phelipanche Ramosa et une souche de champignon pathogène d’origine tellurique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image Analysis and Untargeted Metabolomics Reveal Potential Phytotoxins from Fusarium venenatum Against Major Parasitic Weed Phelipanche ramosa (L.) Pomel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Arnould</w:t>
+                <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Noirot</w:t>
+                <w:t xml:space="preserve">Anaïs Corréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.n⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins16120531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594831v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Analysis and Untargeted Metabolomics Reveal Potential Phytotoxins from Fusarium venenatum Against Major Parasitic Weed Phelipanche ramosa (L.) Pomel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phytotoxic fungal secondary metabolites as herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisa Martinez</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Corréard</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (12), pp.531. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (1), pp.92-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins16120531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.7813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871024v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
+                <w:t xml:space="preserve">Host‐associated genetic differentiation and origin of a recent host shift in the generalist parasitic weed Phelipanche ramosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Becker</w:t>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Berthomé</w:t>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Delavault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaya Kati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.art. e10529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800896v1</w:t>
+                <w:t xml:space="preserve">hal-04211895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host‐associated genetic differentiation and origin of a recent host shift in the generalist parasitic weed Phelipanche ramosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+                <w:t xml:space="preserve">P Delavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Reibel</w:t>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaya Kati</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (9), pp.art. e10529. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.10529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211895v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for potential mycoherbicides within the endophyte community of Phelipanche ramosa parasitizing tobacco</w:t>
               </w:r>
@@ -1127,64 +1127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dïnia Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 98 (3), pp.art. fiac024. </w:t>
@@ -1216,568 +1216,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in seed germination response of two populations of Phelipanche ramosa (L.) Pomel to a set of GR24 concentrations and durations of stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a model to investigate cropping systems aiming to control both parasitic plants and weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960258521000143⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, pp.126318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380429v1</w:t>
+                <w:t xml:space="preserve">hal-03278878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a model to investigate cropping systems aiming to control both parasitic plants and weeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">How to pit weeds against parasitic plants. A simulation study with Phelipanche ramosa in arable cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 129, pp.126318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126318⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 130, pp.art. 126368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278878v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to pit weeds against parasitic plants. A simulation study with Phelipanche ramosa in arable cropping systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+                <w:t xml:space="preserve">Main drivers of broomrape regulation. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dïnia Cartry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130, pp.art. 126368. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-021-00669-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363764v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main drivers of broomrape regulation. A review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in seed germination response of two populations of Phelipanche ramosa (L.) Pomel to a set of GR24 concentrations and durations of stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (2), pp.17. </w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.243-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-021-00669-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960258521000143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174277v1</w:t>
+                <w:t xml:space="preserve">hal-03380429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance of Rhamphicarpa fistulosa in rainfed lowland rice fields in the Savannah region of Togo: Moderate influence of physico‐chemical characteristics of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1824,90 +1824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific seasonal variation of dormancy and mortality of Phelipanche ramosa seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1952,1423 +1952,1423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is induction ability of seed germination of Phelipanche ramosa phylogenetically structured among hosts? A case study on Fabaceae species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">Assessing broomrape risk due to weeds in cropping systems with an indicator linked to a simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-017-9990-x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.280--292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702096v1</w:t>
+                <w:t xml:space="preserve">hal-01702097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
+                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fried</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547815v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing broomrape risk due to weeds in cropping systems with an indicator linked to a simulation model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Laurent Falchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Colas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.05.070⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702097v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de systèmes de culture multiperformants à l'aide de modèles prédisant la nuisibilité et les services dépendant des adventices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Floriane Colas</w:t>
+                <w:t xml:space="preserve">Is induction ability of seed germination of Phelipanche ramosa phylogenetically structured among hosts? A case study on Fabaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138499805203516E12⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.481--489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-017-9990-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858525v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bernard</w:t>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Falchetto</w:t>
+                <w:t xml:space="preserve">G. Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marget</w:t>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.842. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608026v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic relationships between the parasitic plant species Phelipanche ramosa (L.) and different hosts depending on host phenological stage and host growth rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">, 2016, 7, 23p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602492v1</w:t>
+                <w:t xml:space="preserve">hal-01298402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of phylogenetic signal in the germination ability of Phelipanche ramosa on Brassicaceae hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (6), pp.452-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00135⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298402v1</w:t>
+                <w:t xml:space="preserve">hal-01533925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of phylogenetic signal in the germination ability of Phelipanche ramosa on Brassicaceae hosts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weed communities of rain-fed lowland rice vary with infestation by Rhamphicarpa fistulosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12222⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.85-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533925v1</w:t>
+                <w:t xml:space="preserve">hal-01602413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed communities of rain-fed lowland rice vary with infestation by Rhamphicarpa fistulosa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
+                <w:t xml:space="preserve">Trophic relationships between the parasitic plant species Phelipanche ramosa (L.) and different hosts depending on host phenological stage and host growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01602413v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Rhamphicarpa fistulosa on Peanut (Arachis hypogaea), Soybean (Glycine max), and Tossa Jute (Corchorus olitorius) in Togo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected fast development of branched broomrape on slow-growing Brassicaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99 (11), pp.1654-1655. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.151-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-04-15-0429-PDN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0217-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702099v1</w:t>
+                <w:t xml:space="preserve">hal-01284245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected fast development of branched broomrape on slow-growing Brassicaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Report of Rhamphicarpa fistulosa on Peanut (Arachis hypogaea), Soybean (Glycine max), and Tossa Jute (Corchorus olitorius) in Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.151-156. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (11), pp.1654-1655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0217-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-04-15-0429-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284245v1</w:t>
+                <w:t xml:space="preserve">hal-01702099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau processus d’interaction hôte-parasite découvert</w:t>
               </w:r>
@@ -3449,51 +3449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Branched Broomrape (Phelipanche ramosa) on Celeriac (Apium graveolens) in Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3540,64 +3540,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Microsatellite Markers in the Branched Broomrape Phelipanche ramosa L. (Pomel) and Evidence for Host-Associated Genetic Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3670,51 +3670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,90 +3787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orobanche rameuse. Une plante parasite dont la variabilité s'avère complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 669, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3908,77 +3908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phelipanche ramosa (L.) Pomel populations differ in life-history and infection response to hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 208 (4), pp.247--252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4038,64 +4038,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abdennebi-Abdemessed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (4), pp.787-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4155,64 +4155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 207 (7), pp.512--521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4246,51 +4246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary approach for modelling the effects of cropping systems on the dynamics of broomrape (Phelipanche ramosa) in interaction with the non-parasitic weed flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abdennebi-Abdemessed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4426,523 +4426,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désherbage : changement climatique, quel avenir pour les mauvaises herbes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of different molecular mechanisms leading to fluconazole resistance in a Candida lusitaniae clinical isolate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+                <w:t xml:space="preserve">David Reboutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+                <w:t xml:space="preserve">Mathieu Piednoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Boisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (2), pp.188-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2008.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664036v1</w:t>
+                <w:t xml:space="preserve">hal-00426335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of different molecular mechanisms leading to fluconazole resistance in a Candida lusitaniae clinical isolate.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Conti</w:t>
+                <w:t xml:space="preserve">Désherbage : changement climatique, quel avenir pour les mauvaises herbes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chevalier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 356, pp.20-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00426335v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transcripts potentially involved in barley seed germination and dormancy using cDNA-AFLP</w:t>
+                <w:t xml:space="preserve">Molecular mechanism of flucytosine resistance in Candida lusitaniae: contribution of the FCY2, FCY1, and FUR1 genes to 5-fluorouracil and fluconazole cross-resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Leymarie</w:t>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bruneaux</w:t>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (1), pp.369-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00824-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951699v1</w:t>
+                <w:t xml:space="preserve">hal-00169317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanism of flucytosine resistance in Candida lusitaniae: contribution of the FCY2, FCY1, and FUR1 genes to 5-fluorouracil and fluconazole cross-resistance.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of transcripts potentially involved in barley seed germination and dormancy using cDNA-AFLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Florent</w:t>
+                <w:t xml:space="preserve">Juliette Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (3), pp.425-437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169317v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orobanche rameuse ( Orobanche ramosa L.) du colza : un risque émergent sous surveillance</w:t>
               </w:r>
@@ -5045,51 +5045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsiveness of Orobanche ramosa L. Seeds to GR 24 as Related to Temperature, Oxygen Availability and Water Potential During Preconditioning and Subsequent Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5322,77 +5322,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics and metabolomics to characterize and identify fungal metabolites phytotoxic to Phelipanche ramosa, a parasitic plant of crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Corréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of Phelipanche ramosa, a parasitic weed of rapeseed in France, using soil-borne fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dïnia Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5542,90 +5542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les semences de la plante parasite orobanche rameuse ont une dormance saisonnière qui varie au niveau intraspécifique et une faible mortalité au champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5706,51 +5706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Gatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of the parasitic plant species Phelipanche ramosa, using rapeseed rhizosphere fungi or phytotoxic metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dïnia Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,51 +5926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6012,90 +6012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la dynamique de l’orobanche rameuse (Phelipanche ramosa (L.) en interaction avec les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. pp.85 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6114,657 +6114,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Floriane Colas</w:t>
+                <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la dynamique de la plante parasite orobanche rameuse en interaction avec la flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du Laboratoire de Mathématiques de Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990400v1</w:t>
+                <w:t xml:space="preserve">hal-03012206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infestation de Rhamphicarpa fistulosa (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie ; Dijon (France) - (2016-06-14) / Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, Institut National de la Recherche Agronomique, France., Mar 2016, Dijon, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infestation de &amp;lt;em&amp;gt;Rhamphicarpa fistulosa&amp;lt;/em&amp;gt; (Hoschst.) Benth. en riziculture de bas-fonds au nord du Togo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la dynamique de la plante parasite orobanche rameuse en interaction avec la flore adventice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Modelling cropping system effects on branched broomrape dynamics in interaction with weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du Laboratoire de Mathématiques de Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">23ème Conférence du COLUMA : Journées Internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012206v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cropping system effects on branched broomrape dynamics in interaction with weeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+                <w:t xml:space="preserve">Ex ante evaluation of cropping systems for weed-mediated pests and environmental benefits with simulation–based indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence du COLUMA : Journées Internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agriculture, International, Sep 2016, Edinburgh, United Kingdom. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595585v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6772,51 +6772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
@@ -6871,51 +6871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqui A. Shykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6953,64 +6953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PheraSys – un projet de modélisation de la dynamique de l'orobanche dans les systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7169,77 +7169,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique, d’histoire de vie et d’infection des populations de l’orobanche rameuse en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque l'orobanche rameuse CETIOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Poitiers, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7258,230 +7258,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique, d’histoire de vie et d’infection des populations de l’orobanche rameuse en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pherasys - Un projet de modélisation de la dynamique de l’orobanche dans les systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque l'Orobanche Rameuse en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Oléagineux Métropolitains (CETIOM). FRA., Jun 2013, Poitiers, France. 8 p</w:t>
+              <w:t xml:space="preserve">Colloque l'orobanche rameuse CETIOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Poitiers, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747483v1</w:t>
+                <w:t xml:space="preserve">hal-01951200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pherasys - Un projet de modélisation de la dynamique de l’orobanche dans les systèmes de culture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité génétique, d’histoire de vie et d’infection des populations de l’orobanche rameuse en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque l'orobanche rameuse CETIOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Poitiers, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Colloque l'Orobanche Rameuse en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Oléagineux Métropolitains (CETIOM). FRA., Jun 2013, Poitiers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951200v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7493,540 +7493,540 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels systèmes de culture pour réguler l'orobanche rameuse via les adventices ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Potential herbicidal metabolites from Fusarium venenatum against major parasitic weed branched broomrape Phelipanche ramosa (L.) Pomel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bendejacq-Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Corréard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">The 17th World Congress on Parasitic Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nara, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948284v1</w:t>
+                <w:t xml:space="preserve">hal-04594724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential herbicidal metabolites from Fusarium venenatum against major parasitic weed branched broomrape Phelipanche ramosa (L.) Pomel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Quels systèmes de culture pour réguler l'orobanche rameuse via les adventices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th World Congress on Parasitic Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nara, Japan. </w:t>
+              <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594724v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of the tripartite interaction in the rhizosphere: case of soil-borne pathogenic fungi with the holoparasitic plant Phelipanche ramosa and its host plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinïa Cartry</w:t>
+                <w:t xml:space="preserve">How to pit weeds against parasitic plants. A simulation study with Phelipanche ramosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois, France. </w:t>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887279v1</w:t>
+                <w:t xml:space="preserve">hal-04060540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to pit weeds against parasitic plants. A simulation study with Phelipanche ramosa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Complexity of the tripartite interaction in the rhizosphere: case of soil-borne pathogenic fungi with the holoparasitic plant Phelipanche ramosa and its host plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinïa Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060540v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrol of the parasitic plant species Phelipanche ramosa, using rapeseed rhizosphere fungi or phytotoxic metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dïnia Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8146,51 +8146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Malpica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8245,90 +8245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cropping system effects on branched broomrape dynamics in interaction with weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8364,472 +8364,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du signal phylogénétique de la capacité de germination de l'orobanche rameuse sur une gamme d’hôtes de la famille des Fabacées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling cropping system effects on branched broomrape dynamics in interaction with weeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Amiens, France. 2016</w:t>
+              <w:t xml:space="preserve">7. International Weed Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, République tchèque. , 7. International Weed Science Congress, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602997v1</w:t>
+                <w:t xml:space="preserve">hal-01985100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la dynamique de l’orobanche rameuse en interaction avec les adventices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du signal phylogénétique de la capacité de germination de l'orobanche rameuse sur une gamme d’hôtes de la famille des Fabacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Amiens, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01604098v1</w:t>
+                <w:t xml:space="preserve">hal-01602997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cropping system effects on branched broomrape dynamics in interaction with weeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Modélisation des effets des systèmes de culture sur la dynamique de l’orobanche rameuse en interaction avec les adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Weed Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, République tchèque. , 7. International Weed Science Congress, 2016</w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFPP - Association Française de Protection des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.58-67, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985100v1</w:t>
+                <w:t xml:space="preserve">hal-01604098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences de capacités d’induction de la germination de deux pathovars d’orobanche rameuse sur une gamme d’hôtes des familles des brassicacées et fabacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8893,51 +8893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Fernandez-Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8992,90 +8992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic relationships between host and parasitic plants : a case study with the parasitic plant species &amp;lt;em&amp;gt;Phelipanche ramosa&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9130,51 +9130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed community of lowland rice system in northern Togo's Savannah region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimidé Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9225,64 +9225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weeds community of lowlands rice system of northern Togo's savannah region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tossimide Houngbedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentchabre Pocanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9333,51 +9333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effects of cropping systems on the dynamics of a parasitic weed, Phelipanche ramosa, in interaction with the non-parasitic weed flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abdennebi-Abdemessed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,165 +9454,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Trophic relationships between the parasitic plant species&amp;lt;em&amp;gt; phelipanche ramosa (L.)&amp;lt;/em&amp;gt; and different hosts depending on host phenological stage and host growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in parasitic weeds research</w:t>
+              <w:t xml:space="preserve">Advances in parasitic weed research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers Media</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.334, 2018, 978-2-88945-633-8</w:t>
+                <w:t xml:space="preserve">Frontiers research topics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789724v1</w:t>
+                <w:t xml:space="preserve">hal-02787633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des plantes adventices parasites</w:t>
               </w:r>
@@ -9661,273 +9661,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic relationships between the parasitic plant species&amp;lt;em&amp;gt; phelipanche ramosa (L.)&amp;lt;/em&amp;gt; and different hosts depending on host phenological stage and host growth rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in parasitic weed research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers research topics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787633v1</w:t>
+                <w:t xml:space="preserve">hal-02787490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broomrape weeds. Underground mechanisms of parasitism and associated strategies for their control: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Investigation of amino acids as herbicides for control of Orobanche minor parasitism in red clover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Fernandez-Aparicio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Falchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in parasitic weed research</w:t>
+              <w:t xml:space="preserve">Advances in parasitic weeds research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers research topics</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+                <w:t xml:space="preserve">Frontiers Media</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.334, 2018, 978-2-88945-633-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787490v1</w:t>
+                <w:t xml:space="preserve">hal-02789724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10039,90 +10039,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides. Programme Evaluation et réduction des risques liés à l’utilisation des Pesticides APR 2011 « Changer les pratiques agricoles pour préserver les services écosystémiques ». Rapport final- août 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10157,90 +10157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation des effets des pratiques agricoles sur les services et disservices écosystémiques dépendant des adventices. Application à l'évaluation et la conception de systèmes de culture économes en herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10369,51 +10369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEF861BD"/>
+    <w:nsid w:val="0927821A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10600,51 +10600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-gibot-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3722-5321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089347919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04990768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noadya Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2025.100414" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#239;nia Cartry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaya Kati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10529" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guinchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03278878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126318" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03363764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126368" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00669-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Girardin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-15-0429-PDN" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0217-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-14-0148-PDN" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms15010994" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0723" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702103v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abdennebi-Abdemessed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0153-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2012.06.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0360" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426335v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piedno&#235;l" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevalier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2008.10.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4DC358-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bruneaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Florent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Jean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00824-06" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01976969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sall&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01977029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#244;me" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:grow.0000038242.77309.73" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGL99GK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01977052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00169-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C7P2P6J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893914v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733909v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02541670v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gatard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595585v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shykoff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951200v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948284v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594724v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard," TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060540v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Malpica" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602997v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393781.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985100v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604117v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393340.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01950890v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-gibot-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3722-5321" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089347919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04990768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noadya Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2025.100414" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#239;nia Cartry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04229258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Connault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-023-00797-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bendejacq-Seychelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16120531" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.7813" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaya Kati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10529" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guinchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03278878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126318" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03363764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126368" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00669-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03380429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258521000143" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03001698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimid&#233; Houngbedji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.05.070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138499805203516E12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio Ruiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702096v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Corre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9990-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533925v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWMKJMTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2016.09.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V68R8B3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Girardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0217-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702099v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-15-0429-PDN" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-14-0148-PDN" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms15010994" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentchabre Pocanam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0723" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702103v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2013.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abdennebi-Abdemessed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0153-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Salle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2012.06.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0360" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Piedno&#235;l" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Conti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2008.10.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR4DC358-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Florent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00824-06" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bruneaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01976969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sall&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01977029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#244;me" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:grow.0000038242.77309.73" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GGL99GK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01977052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(03)00169-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C7P2P6J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893914v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733909v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02541670v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gatard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736140v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867158v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tossimide Houngbedji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01990400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shykoff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747483v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Le Corre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594724v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Corr&#233;ard," TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948284v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Din&#239;a Cartry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguema-Ona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Malpica" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985100v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393781.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604117v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393340.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Aparicio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01950890v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/3938/advances-in-parasitic-weed-research" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787490v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801241v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01921134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>