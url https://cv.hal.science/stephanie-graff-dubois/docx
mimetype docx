--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -153,3829 +153,3695 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoids, organs-on-chips, complex in vitro model: Definitions, applications, validation, ethics</w:t>
+                <w:t xml:space="preserve">IL-1β signaling modulates T follicular helper and regulatory cells in human lymphoid tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mottet</w:t>
+                <w:t xml:space="preserve">Romain Vaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Grassart</w:t>
+                <w:t xml:space="preserve">Raphaël Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barthélemy</w:t>
+                <w:t xml:space="preserve">Samir Ali-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Antignac</w:t>
+                <w:t xml:space="preserve">Laura Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Arrabal</w:t>
+                <w:t xml:space="preserve">Hippolyte Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80 (1), pp.17-31. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (12), pp.e188724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.188724.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824905v1</w:t>
+                <w:t xml:space="preserve">hal-05561617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL ‐ 1R2 Expression in Tfr Cells Controls Allergic Anaphylaxis by Regulating IgG Versus IgE Responses</w:t>
+                <w:t xml:space="preserve">Organoids, organs-on-chips, complex in vitro model: Definitions, applications, validation, ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Engeroff</w:t>
+                <w:t xml:space="preserve">Guillaume Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Belbezier</w:t>
+                <w:t xml:space="preserve">Alexandre Grassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vaineau</w:t>
+                <w:t xml:space="preserve">Philippe Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Fourcade</w:t>
+                <w:t xml:space="preserve">Corinne Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lujan</w:t>
+                <w:t xml:space="preserve">Samuel Arrabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (1), pp.17-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.16437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997734v1</w:t>
+                <w:t xml:space="preserve">hal-04824905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoïdes, organes sur puce, complex in vitro model : définitions, applications, validation, éthique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL ‐ 1R2 Expression in Tfr Cells Controls Allergic Anaphylaxis by Regulating IgG Versus IgE Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Engeroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Belbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mottet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samuel Arrabal</w:t>
+                <w:t xml:space="preserve">Romain Vaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.12.003⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.16437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854016v1</w:t>
+                <w:t xml:space="preserve">hal-04997734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naive and memory CD4 + T cell subsets can contribute to the generation of human Tfh cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jeger-Madiot</w:t>
+                <w:t xml:space="preserve">Organoïdes, organes sur puce, complex in vitro model : définitions, applications, validation, éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vaineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+                <w:t xml:space="preserve">Philippe Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Arrabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.103566. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2024.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854774v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Autophagy Receptor TAX1BP1 ( T6BP ) improves antigen presentation by MHC‐II molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naive and memory CD4 + T cell subsets can contribute to the generation of human Tfh cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jeger-Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vaineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Sarango</w:t>
+                <w:t xml:space="preserve">Maud Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Richetta</w:t>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Ghosh</w:t>
+                <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202255470⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.103566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864670v1</w:t>
+                <w:t xml:space="preserve">hal-03854774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naive and memory CD4+ T cell subsets can contribute to the generation of human Tfh cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bertrand</w:t>
+                <w:t xml:space="preserve">The Autophagy Receptor TAX1BP1 ( T6BP ) improves antigen presentation by MHC‐II molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Sarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Richetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103566⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202255470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977505v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverted direct allorecognition triggers early donor-specific antibody responses after transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Chia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (663), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scitranslmed.abg1046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of T cells directed against CD20-derived peptides in healthy individuals and lymphoma patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ilenia Giglioli</w:t>
+                <w:t xml:space="preserve">Germinal centers B-cell reaction and T follicular helper cells in response to HIV-1 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jeger-Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Rabia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Graff-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (10), pp.1561-1572. </w:t>
+              <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.246-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00262-019-02389-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/COH.0000000000000557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343378v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germinal centers B-cell reaction and T follicular helper cells in response to HIV-1 infection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presence of T cells directed against CD20-derived peptides in healthy individuals and lymphoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Graff-Dubois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Josseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenia Giglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/COH.0000000000000557⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (10), pp.1561-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00262-019-02389-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289360v1</w:t>
+                <w:t xml:space="preserve">hal-02343378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal centers B-cell reaction and T follicular helper cells in response to HIV-1 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Graff-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (4), pp.246-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/COH.0000000000000557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of T cells directed against CD20-derived peptides in healthy individuals and lymphoma patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilia Rabia</w:t>
+                <w:t xml:space="preserve">Magnetic Detection Structure for Lab-on-Chip Applications Based on the Frequency Mixing Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Achtsnicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Offenhäusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00262-019-02389-7⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18061747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04013617v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Detection Structure for Lab-on-Chip Applications Based on the Frequency Mixing Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Achtsnicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Offenhäusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (6), pp.1747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s18061747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04013660v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Detection Structure for Lab-on-Chip Applications Based on the Frequency Mixing Technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Offenhäusser</w:t>
+                <w:t xml:space="preserve">HIV-1 and SIV Predominantly Use CCR5 Expressed on a Precursor Population to Establish Infection in T Follicular Helper Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chansavath Phetsouphanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Aggrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Graff-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s18061747⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808193v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 and SIV Predominantly Use CCR5 Expressed on a Precursor Population to Establish Infection in T Follicular Helper Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Graff-Dubois</w:t>
+                <w:t xml:space="preserve">Triggering of TLR-3, -4, NOD2, and DC-SIGN reduces viral replication and increases T-cell activation capacity of HIV-infected human dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Rouers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Grégoire Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Kervevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00376⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (5), pp.818-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201646603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526959v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering of TLR-3, -4, NOD2, and DC-SIGN reduces viral replication and increases T-cell activation capacity of HIV-infected human dendritic cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Follicular helper T cells and HIV - United for better and worse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Rouers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jeger-Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Graff-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201646603⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (10), pp.878-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173310020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897241v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follicular helper T cells and HIV - United for better and worse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HIV-Specific B Cell Frequency Correlates with Neutralization Breadth in Patients Naturally Controlling HIV-Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Rouers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéromine Klingler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Samri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173310020⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.158 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676120v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03990722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-Specific B Cell Frequency Correlates with Neutralization Breadth in Patients Naturally Controlling HIV-Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Laumond</w:t>
+                <w:t xml:space="preserve">B Cells Loaded with Synthetic Particulate Antigens: A Versatile Platform To Generate Antigen-Specific Helper T Cells for Cell Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Graff-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dussurgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Rouers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2017.05.029⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.297-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b03801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03990722v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Chronic HIV/SIV Infection on T Follicular Helper Cell Subsets and Germinal Center Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Graff-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Rouers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Cells Loaded with Synthetic Particulate Antigens: A Versatile Platform To Generate Antigen-Specific Helper T Cells for Cell Therapy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">HIV-Infected Dendritic Cells Present Endogenous MHC Class II–Restricted Antigens to HIV-Specific CD4 + T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Grégoire Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Richetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Rouers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien P. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b03801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197 (2), pp.517 - 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1600286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909010v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01401329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-Infected Dendritic Cells Present Endogenous MHC Class II–Restricted Antigens to HIV-Specific CD4 + T Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general strategy to optimize immunogenicity of HLA-B*0702 restricted cryptic peptides from tumor associated antigens: Design of universal neo-antigen like tumor vaccines for HLA-B*0702 positive patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Graff-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Kosmatopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Menez-Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1600286⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.11086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01401329v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general strategy to optimize immunogenicity of HLA-B*0702 restricted cryptic peptides from tumor associated antigens: Design of universal neo-antigen like tumor vaccines for HLA-B*0702 positive patients</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HIV-Infected Spleens Present Altered Follicular Helper T Cell (Tfh) Subsets and Skewed B Cell Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Colineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Rouers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.11086⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0140978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357943v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01222249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-Infected Spleens Present Altered Follicular Helper T Cell (Tfh) Subsets and Skewed B Cell Maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Urrutia</w:t>
+                <w:t xml:space="preserve">The HIV-1 Antisense Protein (ASP) induces CD8 T cell responses during chronic infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Atangana Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sterrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140978⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-015-0135-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01222249v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 Antisense Protein (ASP) induces CD8 T cell responses during chronic infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gross</w:t>
+                <w:t xml:space="preserve">CTL Escape Mediated by Proteasomal Destruction of an HIV-1 Cryptic Epitope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesa Consiglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Graff-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-015-0135-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (5), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120251v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01372493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTL Escape Mediated by Proteasomal Destruction of an HIV-1 Cryptic Epitope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Graff-Dubois</w:t>
+                <w:t xml:space="preserve">Chronic Rejection Triggers the Devolopment of an aggressive intragraft immune response through recapitulation of Lymphoïd Organogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Patey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caligiuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mamani-Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, --, pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01372493v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Rejection Triggers the Devolopment of an aggressive intragraft immune response through recapitulation of Lymphoïd Organogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Mamani-Matsuda</w:t>
+                <w:t xml:space="preserve">TCR stimulation drives cleavage and shedding of the ITIM receptor CD31.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Fornasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, --, pp.1-13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 184 (10), pp.5485-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539249v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00512366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCR stimulation drives cleavage and shedding of the ITIM receptor CD31.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Macrophage plasticity in experimental atherosclerosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Khallou-Laschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Varthaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Fornasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Thu Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902219⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), pp.e8852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00512366v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00512376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage plasticity in experimental atherosclerosis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giulia Fornasa</w:t>
+                <w:t xml:space="preserve">Antiangiogenic treatment prevents adventitial constrictive remodeling in graft arteriosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Graff-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangping Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Compain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anh-Thu Gaston</w:t>
+                <w:t xml:space="preserve">Emilie Groyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008852⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (2), pp.281--289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e318160500a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00512376v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiangiogenic treatment prevents adventitial constrictive remodeling in graft arteriosclerosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Induction of multiple CD8+ T cell responses against the inducible Hsp70 employing an Hsp70 oligoepitope peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Graff-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M S Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3), pp.679-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3892/or.17.3.679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00166658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3985,529 +3851,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a new microfluidic detection system of magnetic nanoparticles for the immunological tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin Yakdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieu An Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference SymiBio Workshop 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Microsystem for the Detection of Magnetic Nanoparticles in a Microfluidic Structure for Immunoassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieu An Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque de la Fédération d’Electronique (UPMC – ISEP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystème électromagnétique de détection des nanoparticules magnétiques dans une structure microfluidique pour les analyses immunologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin Yakdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieu An Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence JNRDM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystème électromagnétique de détection des nanoparticules magnétiques dans une structure microfluidique pour les tests immunologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin Yakdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieu An Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du GDR Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4517,275 +4383,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of interleukin-1ß in the regulation of T cell- mediated humoral responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ali-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Klatzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Graff-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meetings of the French Society for Immunology (SFI) and the French Cytometry Association (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of IL-1ß on the Tfh/Tfr interplay in antibody production in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vaineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Belbézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Engeroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Savier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the French Society for Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4795,279 +4661,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling novel conserved HIV-1 open reading frames encoding T cell antigens using ribosome profiling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Nelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertha Cecilia Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Arbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Autophagy Receptor TAX1BP1 (T6BP) is a novel player in antigen presentation by MHC-II molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Richetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Sarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5135,51 +5001,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43E1E588"/>
+    <w:nsid w:val="797C532E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5366,51 +5232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-graff-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7273-3930" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175336040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grassart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Antignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Arrabal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.12.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04997734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Engeroff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belbezier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fourcade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lujan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.12.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854774v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeger-Madiot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heredia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sarango" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Richetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pereira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kumari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghosh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03977505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04235839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charmetant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chia Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goncalves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abg1046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Milcent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Josseaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Giglioli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02389-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Graff-Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000557" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff-Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013617v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rabehi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garlan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Achtsnicht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Krause" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Offenh&#228;usser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18061747" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01808193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansavath Phetsouphanh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Suzuki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Aggrawal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00376" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Urrutia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rouers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gr&#233;goire Coulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Kervevan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646603" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01676120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Rouers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Klingler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Su" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laumond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.05.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00501" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sicard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Koenig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussurgey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01401329v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien P. Blanchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600286" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357943v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gallou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rougeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Kosmatopoulos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Menez-Jamet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01222249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Colineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yamamoto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140978" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atangana Maze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Bansal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sterrett" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0135-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Consiglieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouziat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539249v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thaunat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caligiuri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamani-Matsuda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512366v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dimitrov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Compain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902219" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khallou-Laschet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Varthaman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thu Gaston" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008852" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaunat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Dai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e318160500a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M S Alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Duffour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.17.3.679" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557333v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin Yakdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu An Ngo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994997v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ali-Moussa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klatzmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeger-Madiot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belb&#233;zier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790802v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Nelde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Cecilia Ramirez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arbes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-graff-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7273-3930" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175336040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561617v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeger-Madiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ali-Moussa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prudhomme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Debarnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.188724." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mottet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grassart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Antignac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Arrabal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.12.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04997734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Engeroff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belbezier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fourcade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lujan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16437" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2024.12.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854774v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Heredia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103566" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sarango" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Richetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kumari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghosh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255470" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04235839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charmetant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Chia Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goncalves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abg1046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Graff-Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000557" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02343378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Milcent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Josseaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Giglioli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Rabia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02389-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Graff-Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04013660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rabehi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garlan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Achtsnicht" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Krause" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Offenh&#228;usser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18061747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01808193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansavath Phetsouphanh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Suzuki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Aggrawal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00376" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Urrutia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Rouers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gr&#233;goire Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Kervevan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646603" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01676120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Rouers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173310020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;romine Klingler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Su" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Laumond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2017.05.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Koenig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussurgey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b03801" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01401329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien P. Blanchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1600286" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01357943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gallou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rougeot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Kosmatopoulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Menez-Jamet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11086" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01222249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Colineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Yamamoto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140978" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120251v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atangana Maze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Bansal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sterrett" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0135-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372493v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Consiglieri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouziat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002049" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thaunat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caligiuri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mamani-Matsuda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Dimitrov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Compain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902219" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Khallou-Laschet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Varthaman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Thu Gaston" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008852" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thaunat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangping Dai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e318160500a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M S Alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Duffour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.17.3.679" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557333v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin Yakdi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu An Ngo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557758v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klatzmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994946v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeger-Madiot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belb&#233;zier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Nelde" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Cecilia Ramirez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arbes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>