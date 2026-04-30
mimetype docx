--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -488,343 +488,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu, divination et cognition</w:t>
+                <w:t xml:space="preserve">Chinese Eight Signs Prediction. Ontology, Knowledge, and Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Homola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (1), pp.143-168. </w:t>
+              <w:t xml:space="preserve">Social Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (2), pp.62-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/asie.2021.1568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3167/sa.2021.650204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355462v1</w:t>
+                <w:t xml:space="preserve">hal-03917952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese Eight Signs Prediction. Ontology, Knowledge, and Computation</w:t>
+                <w:t xml:space="preserve">Jeu, divination et cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Homola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (2), pp.62-81. </w:t>
+              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.143-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3167/sa.2021.650204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/asie.2021.1568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917952v1</w:t>
+                <w:t xml:space="preserve">hal-04355462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des restes. Réflexions sur les procédures aléatoires produisant des restes dans les arts divinatoires chinois</w:t>
+                <w:t xml:space="preserve">Stalk Divination: A Newly Discovered Alternative to the I Ching. Edited and translated by Constance A. Cook and Zhao Lu, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Homola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (2-3), pp.37-68. </w:t>
+              <w:t xml:space="preserve">T'oung Pao/通報 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (3-4), pp.424-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1052636ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685322-10434P06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918011v1</w:t>
+                <w:t xml:space="preserve">hal-03920886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalk Divination: A Newly Discovered Alternative to the I Ching. Edited and translated by Constance A. Cook and Zhao Lu, 2017</w:t>
+                <w:t xml:space="preserve">La fabrique des restes. Réflexions sur les procédures aléatoires produisant des restes dans les arts divinatoires chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Homola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">T'oung Pao/通報 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 104 (3-4), pp.424-428. </w:t>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2-3), pp.37-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685322-10434P06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1052636ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920886v1</w:t>
+                <w:t xml:space="preserve">hal-03918011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caught in the language of fate: The quality of destiny in Taiwan</w:t>
               </w:r>
@@ -2457,51 +2457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52098698"/>
+    <w:nsid w:val="014C9641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2688,51 +2688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-homola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1329-3610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355157v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Homola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HomolaArt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25899201-bja10026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25899201-bja10008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2021.1568" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/sa.2021.650204" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052636ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10434P06" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/698354" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0737769X13Z.0000000005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911814000424" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5234/dictionnaire-des-sciences-du-jeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.broug.2024.01.0085" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004514263/BP000021.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004514263_014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-33-6228-4_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-6228-4_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/publications/jean-pierre-abel-remusat-et-ses-successeurs-deux-cents-ans-de-sinologie-francaise-en-france-et-en-chine/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpiwg-berlin.mpg.de/publications-resources/preprints" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.7312/salg17994-050/html?lang=en" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/salg17994-050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004356788/B9789004356788_014.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004356788_014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315598727-3/judging-destiny-st%C3%A9phanie-homola?context=ubx&amp;amp;refId=2ede8f1c-6f6a-40b2-8536-ac79b8704b91" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25899201-bja10018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-homola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1329-3610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355157v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Homola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HomolaArt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25899201-bja10026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25899201-bja10008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/sa.2021.650204" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2021.1568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10434P06" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052636ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/698354" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0737769X13Z.0000000005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911814000424" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/extremeorient.276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826482v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5234/dictionnaire-des-sciences-du-jeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.broug.2024.01.0085" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/edcoll/9789004514263/BP000021.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004514263_014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-33-6228-4_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-6228-4_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/publications/jean-pierre-abel-remusat-et-ses-successeurs-deux-cents-ans-de-sinologie-francaise-en-france-et-en-chine/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpiwg-berlin.mpg.de/publications-resources/preprints" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.7312/salg17994-050/html?lang=en" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7312/salg17994-050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004356788/B9789004356788_014.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004356788_014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315598727-3/judging-destiny-st%C3%A9phanie-homola?context=ubx&amp;amp;refId=2ede8f1c-6f6a-40b2-8536-ac79b8704b91" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25899201-bja10018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>