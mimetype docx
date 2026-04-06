--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -66,2838 +66,3601 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les assurances des consommateurs</w:t>
+                <w:t xml:space="preserve">Accident de la circulation - Accidents de la circulation – Procédure d’indemnisation : information réciproque des sujets de l’offre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.comm. 152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - Information de l’assuré sur les différents points de départ du délai de la prescription biennale : l’exigence de l’exhaustivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.comm. 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de la circulation - Procédure de l'offre : offre définitive présentée en cours d'instance par l'assureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.comm. 89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - Indemnité d'assurance indue : droit à restitution de l'assureur sans exigence d'une autre preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.comm. 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - Revirement de jurisprudence relatif à la taxe spéciale sur les conventions d'assurance (TSCA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.comm. 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - Clause d’exclusion pour défaut de réparation ou d’entretien : encore et pour toujours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.comm. 279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance de biens - Assurance catastrophes naturelles et garantie des frais de relogement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.comm. 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance automobile - Accidents de la circulation : indifférence des modalités de versement des prestations sociales dues à la victime dans le calcul de la pénalité applicable à l’assureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7-8, pp.comm. 179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance automobile - Accidents de la circulation : retard de l’offre d’indemnité d’assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.comm. 156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance de responsabilité - Assurance incendie : conditions du recours subrogatoire de l’assureur solvens contre le locataire de l’immeuble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.comm. 103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance construction - Assurance de responsabilité décennale : limites à la non-assurance des activités non déclarées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.comm. 227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - La prescription biennale ne s’applique pas à l’action en nullité pour dol du contrat d’assurance ou de ses avenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.comm. 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance construction - Assurance de responsabilité décennale : limitation de la garantie à l’activité déclarée par l’assuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.comm. 75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance construction - Assurance construction : champ d’application de l’assurance obligatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.comm. 235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance construction - Assurance dommages-ouvrage : détermination du débiteur de l’obligation de financer les travaux de reprise des désordres en cas de transfert de propriété de l’ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.comm. 171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurances de biens - Conditions de l’indemnisation en valeur à neuf du bien assuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.comm. 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - Prescription biennale : point de départ de l’action en paiement des cotisations variables d’un contrat d’assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.comm. 275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance construction - Responsabilité contractuelle de l’assureur dommages ouvrage pour défaut d’efficacité des travaux préfinancés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.comm. 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - Accidents de la circulation – offre d’indemnité : sanction de l’assureur et office du juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.comm. 300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi industrie verte : les nouveaux contours de la finance durable en assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Les assurances des entreprises</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Bagendabanga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance de biens - Assurance catastrophes naturelles : étendue de la garantie obligatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.comm. 114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance - Pleins feux sur la Médiation de l’Assurance : altius, fortius,… citius !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance d'emprunteurs - L’assurance emprunteur (nouveau) mode d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance automobile - Conditions d’application de la déchéance de garantie pour fausse déclaration du sinistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.comm. 283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance automobile - Droit européen de l'assurance automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.comm. 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance de responsabilité - Assurance de responsabilité civile : qualification du contrat liant l'assuré à la victime et inopposabilité à l'assureur de la transaction conclue par l'assuré avec la victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.comm. 138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance obligatoire - Le montant de la garantie en assurance obligatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurances de biens - Absence d'action directe du tiers lésé contre l'assureur de la Caisse de garantie des administrateurs et mandataires judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.comm. 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance relative aux biens - Cas et conditions de la résiliation du contrat d'assurance par l'assureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.comm. 160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurances de biens - Modalités d'application du principe indemnitaire : date d'évaluation du dommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.comm. 200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance - L'obligation précontractuelle d'information sur l'étendue des garanties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.1486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance - Sanction du non-respect par l'assureur dommages-ouvrage du délai de 60 jours : inopposabilité de la prescription biennale à l'assuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51-52, pp.1560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des droits fondamentaux en assurance : les pesanteurs d'une autre galaxie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8-9, pp.387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance et droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Argus de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 755-7556, pp.38-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du changement d’assureur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...202 lines deleted...]
-                <w:t xml:space="preserve">hal-05509261v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Argus de l'assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.36-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation d'information de l'assureur, expression du symbole de Janus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expert, au cœur du processus d'indemnisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Scattolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.205-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur probatoire de l'expertise en assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.206-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assurance des risques de catastrophes naturelles ou les vicissitudes d'un genre hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale du droit des assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article 1134 du Code civil et le contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.759-788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions à propos de la responsabilité du vendeur non professionnel d'un immeuble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection communautaire du consommateur contre les clauses abusives et office du juge national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 146, pp.25-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...973 lines deleted...]
-                <w:t xml:space="preserve">Loi industrie verte : les nouveaux contours de la finance durable en assurance</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assurances des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...1028 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux du changement d’assureur</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Grynbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assurances : Assurance Multi-Risques Habitation, Assurance de protection juridique, Assurance des loisirs, Assistance, Assurance construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Argus de l’assurance, 2025, Droit et pratique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assurances des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...271 lines deleted...]
-                <w:t xml:space="preserve">hal-05521863v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Grynbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assurances : Assurance Multi-Risques Habitation, Assurance de protection juridique, Assurance des loisirs, Assistance, Assurance construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Argus de l’assurance, 2025, Droit et pratique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Juridique du Changement Climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mare et martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-264, 2022, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-624-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Juridique du Changement Climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mare et martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-62, 2022, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-624-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques naturels en zones côtières et assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Laronde-Clérac; Alice Mazeaud; Agnès Michelot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les risques naturels en zones côtières : enjeux politiques, questionnements juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.107-120, 2015, 978-2-7535-4184-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dommage corporel, assurance et prédispositions pathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obligations, procès et droit savant : mélanges en hommage au professeur Jean Beauchard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques; Librairie générale de droit et de jurisprudence, pp.651-673, 2013, 979-10-90426-20-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et pratique du droit des assurances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. La Rochelle Université, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05556554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2907,125 +3670,363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface [Thèse de Mme Claire Quertain]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'influence du droit européen sur la distribution des produits d'assurance en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.VII-VIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie des épreuves écrites et orales : examen d'accès au CRFPA, concours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès de Luget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laronde-Clérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ-Lextenso, 2014, 9782275044019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DROIT À RÉPARATION. – Responsabilité du fait des choses. – Intervention de la chose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hocquet-Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Responsabilité civile et Assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3172,51 +4173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hourdeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grynbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05510069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05512209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05512200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Bagendabanga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05505961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521751v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523031v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Monnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pimbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scattolin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/tel-05556554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hourdeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556791v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556766v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05510069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05512209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05512200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Bagendabanga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05505961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Monnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pimbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scattolin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grynbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/tel-05556554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Luget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laronde-Cl&#233;rac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hocquet-Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>