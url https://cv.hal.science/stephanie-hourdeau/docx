--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -100,1696 +100,1696 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - Indemnité d'assurance indue : droit à restitution de l'assureur sans exigence d'une autre preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.comm. 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accident de la circulation - Accidents de la circulation – Procédure d’indemnisation : information réciproque des sujets de l’offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.comm. 152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat d'assurance - Information de l’assuré sur les différents points de départ du délai de la prescription biennale : l’exigence de l’exhaustivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.comm. 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accident de la circulation - Procédure de l'offre : offre définitive présentée en cours d'instance par l'assureur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.comm. 89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contrat d'assurance - Indemnité d'assurance indue : droit à restitution de l'assureur sans exigence d'une autre preuve</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - Revirement de jurisprudence relatif à la taxe spéciale sur les conventions d'assurance (TSCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5, pp.comm. 108</w:t>
+              <w:t xml:space="preserve">, 2025, 2, pp.comm. 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Contrat d'assurance - Revirement de jurisprudence relatif à la taxe spéciale sur les conventions d'assurance (TSCA)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - Clause d’exclusion pour défaut de réparation ou d’entretien : encore et pour toujours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.comm. 38</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.comm. 279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Contrat d'assurance - Clause d’exclusion pour défaut de réparation ou d’entretien : encore et pour toujours ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance automobile - Accidents de la circulation : indifférence des modalités de versement des prestations sociales dues à la victime dans le calcul de la pénalité applicable à l’assureur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.comm. 279</w:t>
+              <w:t xml:space="preserve">, 2024, 7-8, pp.comm. 179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance automobile - Accidents de la circulation : retard de l’offre d’indemnité d’assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.comm. 156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance de biens - Assurance catastrophes naturelles et garantie des frais de relogement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, pp.comm. 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Assurance automobile - Accidents de la circulation : indifférence des modalités de versement des prestations sociales dues à la victime dans le calcul de la pénalité applicable à l’assureur</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance de responsabilité - Assurance incendie : conditions du recours subrogatoire de l’assureur solvens contre le locataire de l’immeuble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 7-8, pp.comm. 179</w:t>
+              <w:t xml:space="preserve">, 2024, 4, pp.comm. 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assurance automobile - Accidents de la circulation : retard de l’offre d’indemnité d’assurance</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance construction - Assurance de responsabilité décennale : limites à la non-assurance des activités non déclarées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.comm. 156</w:t>
+              <w:t xml:space="preserve">, 2024, 10, pp.comm. 227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assurance de responsabilité - Assurance incendie : conditions du recours subrogatoire de l’assureur solvens contre le locataire de l’immeuble</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - La prescription biennale ne s’applique pas à l’action en nullité pour dol du contrat d’assurance ou de ses avenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.comm. 103</w:t>
+              <w:t xml:space="preserve">, 2024, 2, pp.comm. 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assurance construction - Assurance de responsabilité décennale : limites à la non-assurance des activités non déclarées</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance construction - Assurance de responsabilité décennale : limitation de la garantie à l’activité déclarée par l’assuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.comm. 227</w:t>
+              <w:t xml:space="preserve">, 2024, 3, pp.comm. 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrat d'assurance - La prescription biennale ne s’applique pas à l’action en nullité pour dol du contrat d’assurance ou de ses avenants</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance construction - Assurance construction : champ d’application de l’assurance obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.comm. 49</w:t>
+              <w:t xml:space="preserve">, 2023, 9, pp.comm. 235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assurance construction - Assurance de responsabilité décennale : limitation de la garantie à l’activité déclarée par l’assuré</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - Prescription biennale : point de départ de l’action en paiement des cotisations variables d’un contrat d’assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.comm. 75</w:t>
+              <w:t xml:space="preserve">, 2023, 11, pp.comm. 275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assurance construction - Assurance construction : champ d’application de l’assurance obligatoire</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurances de biens - Conditions de l’indemnisation en valeur à neuf du bien assuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9, pp.comm. 235</w:t>
+              <w:t xml:space="preserve">, 2023, 1, pp.comm. 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance construction - Assurance dommages-ouvrage : détermination du débiteur de l’obligation de financer les travaux de reprise des désordres en cas de transfert de propriété de l’ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.comm. 171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Assurances de biens - Conditions de l’indemnisation en valeur à neuf du bien assuré</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance construction - Responsabilité contractuelle de l’assureur dommages ouvrage pour défaut d’efficacité des travaux préfinancés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.comm. 22</w:t>
+              <w:t xml:space="preserve">, 2023, 3, pp.comm. 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrat d'assurance - Prescription biennale : point de départ de l’action en paiement des cotisations variables d’un contrat d’assurance</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi industrie verte : les nouveaux contours de la finance durable en assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Bagendabanga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat d'assurance - Accidents de la circulation – offre d’indemnité : sanction de l’assureur et office du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.comm. 275</w:t>
+              <w:t xml:space="preserve">, 2023, 12, pp.comm. 300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assurance construction - Responsabilité contractuelle de l’assureur dommages ouvrage pour défaut d’efficacité des travaux préfinancés</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance de biens - Assurance catastrophes naturelles : étendue de la garantie obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.comm. 78</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.comm. 114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrat d'assurance - Accidents de la circulation – offre d’indemnité : sanction de l’assureur et office du juge</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance - Pleins feux sur la Médiation de l’Assurance : altius, fortius,… citius !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.comm. 300</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance automobile - Conditions d’application de la déchéance de garantie pour fausse déclaration du sinistre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.comm. 283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assurance de biens - Assurance catastrophes naturelles : étendue de la garantie obligatoire</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance d'emprunteurs - L’assurance emprunteur (nouveau) mode d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.comm. 114</w:t>
+              <w:t xml:space="preserve">, 2022, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505961v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05521747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance automobile - Droit européen de l'assurance automobile</w:t>
               </w:r>
@@ -4173,51 +4173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hourdeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556791v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556766v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556855v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05510069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05512209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05512200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521707v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Bagendabanga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05505961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Monnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pimbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scattolin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grynbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/tel-05556554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Luget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laronde-Cl&#233;rac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hocquet-Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hourdeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556861v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556791v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05510069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05512209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05512200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Bagendabanga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05514408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05505961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Monnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05521863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pimbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scattolin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grynbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05523012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05557762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/tel-05556554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Luget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laronde-Cl&#233;rac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05556899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hocquet-Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>