--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephanie Hutin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher (Chargée de Recherche,) Centre National de la Recherche Scientifique (CNRS) in the Laboratoire Physiologie Cellulaire & Végétale (LPCV) at the Interdisciplinary Research Institute of Grenoble (IRIG), Grenoble France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional outputs and condensates – formation and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D Tully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelei Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (3), pp.1145-1154. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HP1 loses its chromatin clustering and phase separation function across evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanâa Bensaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Lewandowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Muzzopappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6375. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-61749-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying surface tension and viscosity in biomolecular condensates by FRAP-ID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Milhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123 (19), pp.3366-3374. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2024.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and flexibility of the DNA polymerase holoenzyme of vaccinia virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Burmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras-Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1011652. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of phyB by GSK3s , a key mechanism that brings temperature sensors together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae‐hoon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelei Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.1335-1337. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OsSRO1c-OsDREB2B complex undergoes protein phase transition to enhance cold tolerance in rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.1520-1538. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molp.2024.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental signals driving liquid-liquid phase separation – a molecular memory in plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Eljebbawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Stahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1391043. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1391043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and molecular ordering of the prion-like domain of the Arabidopsis thermosensory protein EARLY FLOWERING 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet R Kumita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien I Strotmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Dolata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (28), pp.e2304714120. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2304714120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioSAXS at European Synchrotron Radiation Facility – Extremely Brilliant Source: BM29 with an upgraded source, detector, robot, sample environment, data collection and analysis software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D Tully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha E Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cohen Aberdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Florial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.258-266. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577522011286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting in phase- DNA damage repair mechanisms and liquid-liquid phase separation of the plant-specific histone methyltransferase MtSUVR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.1266-1267. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molp.2022.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vaccinia Virus DNA Helicase Structure from Combined Single-Particle Cryo-Electron Microscopy and AlphaFold2 Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schoehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2206. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14102206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SEC-SAXS data via EFA deconvolution and Scatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/61578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of Evening Complex activity in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelei Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hugouvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (12), pp.6901-6909. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920972117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prion-like domain in ELF3 functions as a thermosensor in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hoon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Kumita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 585 (7824), pp.256-260. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2644-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate-resolution crystal structure of the human adenovirus B serotype 3 fibre knob in complex with the EC2-EC3 fragment of desmoglein 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vassal-Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim P Burmeister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (12), pp.750-757. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053230X19015784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure Solution of the Fluorescent Protein Cerulean Using MeshAndCollect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/58594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures of Fungal Tectonin in Complex with O-Methylated Glycans Suggest Key Role in Innate Immune Defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga N Makshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Wohlschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.391 - 402. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vaccinia virus DNA polymerase structure provides insights into the mode of processivity factor binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne N Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe J. Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.1455. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01542-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Size-exclusion and Ion-exchange Chromatography on a SAXS Beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Round</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/54861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain organization of vaccinia virus helicase-primase D5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Round</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data analysis at the ESRF bioSAXS beamline, BM29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Elisabeth Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de Maria Antolinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715024462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online ion-exchange chromatography for small-angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (10), pp.1090-1099. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798316012833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterisation of Epstein-Barr virus helicase-primase complex and its accessory protein BBLF2/3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Round</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim P Burmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.171-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Phase Separation of EARLY FLOWERING 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maolin Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Mironova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Wigge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meng Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomorphogenesis : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2795, Springer US, pp.123-134, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3814-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro determination of temperature-dependent DNA-binding of the Evening Complex using Electrophoretic Mobility Shift Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Wigge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meng Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomorphogenesis : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2795, Springer US, pp.135-147, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3814-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Plant Transcription Factor DNA-Binding Sites Using seq-DAP-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelei Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kerstin Kaufmann; Bernd Mueller-Roeber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Gene Regulatory Networks Methods and Protocols. Series: Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2698, Humana Press/Springer, pp.119-145, 2023, 978-1-4939-7124-4. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3354-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of protein–DNA complexes using small angle X-ray scattering (SAXS) with contrast variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Tully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 680, Elsevier, pp.163-194, 2023, 0076-6879. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2022.1008.1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe MILI/mHEN1 et études fonctionnelles des protéines DrTDRD1 et DrMOV10L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Eckhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie cellulaire. Université de Grenoble, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011GRENV010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00601225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephanie Hutin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher (Chargée de Recherche,) Centre National de la Recherche Scientifique (CNRS) in the Laboratoire Physiologie Cellulaire & Végétale (LPCV) at the Interdisciplinary Research Institute of Grenoble (IRIG), Grenoble France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional outputs and condensates – formation and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D Tully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelei Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249 (3), pp.1145-1154. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HP1 loses its chromatin clustering and phase separation function across evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanâa Bensaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Lewandowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Muzzopappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6375. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-61749-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OsSRO1c-OsDREB2B complex undergoes protein phase transition to enhance cold tolerance in rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.1520-1538. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molp.2024.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of phyB by GSK3s , a key mechanism that brings temperature sensors together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae‐hoon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelei Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.1335-1337. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying surface tension and viscosity in biomolecular condensates by FRAP-ID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine M Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Milhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 123 (19), pp.3366-3374. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2024.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and flexibility of the DNA polymerase holoenzyme of vaccinia virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Burmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ballandras-Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1011652. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental signals driving liquid-liquid phase separation – a molecular memory in plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Eljebbawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Stahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1391043. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1391043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and molecular ordering of the prion-like domain of the Arabidopsis thermosensory protein EARLY FLOWERING 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet R Kumita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien I Strotmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anika Dolata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (28), pp.e2304714120. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2304714120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioSAXS at European Synchrotron Radiation Facility – Extremely Brilliant Source: BM29 with an upgraded source, detector, robot, sample environment, data collection and analysis software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D Tully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha E Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cohen Aberdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Florial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.258-266. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577522011286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting in phase- DNA damage repair mechanisms and liquid-liquid phase separation of the plant-specific histone methyltransferase MtSUVR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (8), pp.1266-1267. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molp.2022.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vaccinia Virus DNA Helicase Structure from Combined Single-Particle Cryo-Electron Microscopy and AlphaFold2 Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Schoehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2206. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14102206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SEC-SAXS data via EFA deconvolution and Scatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Rambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/61578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of Evening Complex activity in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelei Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Hugouvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (12), pp.6901-6909. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920972117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prion-like domain in ELF3 functions as a thermosensor in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hoon Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Kumita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 585 (7824), pp.256-260. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2644-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate-resolution crystal structure of the human adenovirus B serotype 3 fibre knob in complex with the EC2-EC3 fragment of desmoglein 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vassal-Stermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim P Burmeister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (12), pp.750-757. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053230X19015784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure Solution of the Fluorescent Protein Cerulean Using MeshAndCollect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/58594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structures of Fungal Tectonin in Complex with O-Methylated Glycans Suggest Key Role in Innate Immune Defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga N Makshakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Wohlschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.391 - 402. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vaccinia virus DNA polymerase structure provides insights into the mode of processivity factor binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne N Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe J. Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.1455. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01542-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Size-exclusion and Ion-exchange Chromatography on a SAXS Beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Round</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/54861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain organization of vaccinia virus helicase-primase D5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Round</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data analysis at the ESRF bioSAXS beamline, BM29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Elisabeth Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bonamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro de Maria Antolinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576715024462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online ion-exchange chromatography for small-angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (10), pp.1090-1099. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2059798316012833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterisation of Epstein-Barr virus helicase-primase complex and its accessory protein BBLF2/3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Brennich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Round</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim P Burmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.171-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Phase Separation of EARLY FLOWERING 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maolin Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Mironova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Wigge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meng Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomorphogenesis : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2795, Springer US, pp.123-134, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3814-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro determination of temperature-dependent DNA-binding of the Evening Complex using Electrophoretic Mobility Shift Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Wigge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meng Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomorphogenesis : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2795, Springer US, pp.135-147, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3814-9_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of protein–DNA complexes using small angle X-ray scattering (SAXS) with contrast variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guillotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Zubieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Tully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 680, Elsevier, pp.163-194, 2023, 0076-6879. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2022.1008.1021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Plant Transcription Factor DNA-Binding Sites Using seq-DAP-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelei Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kerstin Kaufmann; Bernd Mueller-Roeber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Gene Regulatory Networks Methods and Protocols. Series: Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2698, Humana Press/Springer, pp.119-145, 2023, 978-1-4939-7124-4. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3354-0_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe MILI/mHEN1 et études fonctionnelles des protéines DrTDRD1 et DrMOV10L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Eckhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie cellulaire. Université de Grenoble, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011GRENV010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00601225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Tully" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Zubieta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Bensaha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Lewandowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Muzzopappa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tully" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61749-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Santamaria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Milhiet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.07.043" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Balestra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gr&#246;ger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras-Colas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011652" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae&#8208;hoon Jung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Yao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lv" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun You" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.08.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eljebbawi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Stahl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1391043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet R Kumita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien I Strotmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Dolata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Li Ling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2304714120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kieffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha E Brennich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cohen Aberdam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Florial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522011286" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.07.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarbouriech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Grimm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102206" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rambo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Nayak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hugouvieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920972117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hoon Jung" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Kumita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2644-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X19015784" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Zander" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumonier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58594" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sommer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga N Makshakova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Wohlschlager" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Marsh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne N Ducournau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Mas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01542-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02063344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Round" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54861" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01287707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01283860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Elisabeth Brennich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kieffer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonamis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de Maria Antolinos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715024462" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z8F15KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798316012833" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolin Peng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mironova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wigge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3814-9_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3814-9_14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3354-0_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guillotin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Tully" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2022.1008.1021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601225v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Eckhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Tully" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Zubieta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Bensaha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Lewandowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Muzzopappa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tully" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61749-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Yao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun You" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2024.08.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae&#8208;hoon Jung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20232" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Santamaria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M Doucet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Milhiet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.07.043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Balestra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gr&#246;ger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ballandras-Colas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011652" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eljebbawi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Stahl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1391043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet R Kumita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien I Strotmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Dolata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Li Ling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2304714120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kieffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha E Brennich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cohen Aberdam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Florial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522011286" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.07.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarbouriech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Grimm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102206" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rambo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Nayak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hugouvieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920972117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hoon Jung" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Barbosa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Kumita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2644-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X19015784" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Zander" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumonier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58594" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sommer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga N Makshakova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Wohlschlager" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Marsh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.01.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne N Ducournau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Mas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01542-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02063344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Round" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54861" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01287707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01283860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Elisabeth Brennich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kieffer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonamis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de Maria Antolinos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576715024462" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z8F15KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798316012833" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maolin Peng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mironova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wigge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3814-9_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3814-9_14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813271v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guillotin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Tully" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2022.1008.1021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3354-0_9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601225v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Eckhardt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>