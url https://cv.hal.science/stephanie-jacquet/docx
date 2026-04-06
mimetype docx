--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -187,593 +187,580 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): V: Evolution of metal and metalloid concentrations in the seawater column of the discharge area (Mediterranean Sea) from 2016 to 2024</w:t>
+                <w:t xml:space="preserve">Platinum and Rare Earth Elements distribution in costal sediments from French western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Jariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herlory</w:t>
+                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 225, pp.119261. </w:t>
+              <w:t xml:space="preserve">, 2026, 222, pp.118818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459812v1</w:t>
+                <w:t xml:space="preserve">hal-05371498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum and Rare Earth Elements distribution in costal sediments from French western Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France) IV: Consequences of the change in the effluent composition following modifications in the production process from 2016 to 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Jariel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lauralie Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
+                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
+                <w:t xml:space="preserve">Deborah Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 222, pp.118818. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118818⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 222, pp.118805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371498v1</w:t>
+                <w:t xml:space="preserve">hal-05371502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France) IV: Consequences of the change in the effluent composition following modifications in the production process from 2016 to 2024</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): V: Evolution of metal and metalloid concentrations in the seawater column of the discharge area (Mediterranean Sea) from 2016 to 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">Olivier Herlory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 222, pp.118805. </w:t>
+              <w:t xml:space="preserve">, 2026, 225, pp.119261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371502v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): III: Trace metals in the seawater column in the vicinity of the discharge area in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interaction of the Gardanne Bayer effluent with seawater (Mediterranean Sea): Influence on the trace metals behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mathilde Cartaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herlory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 212, pp.117561. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 375, pp.144220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371492v1</w:t>
+                <w:t xml:space="preserve">hal-05371496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human footprint alters morphological traits and gut microbiome assembly of Antarctic sea urchins</w:t>
               </w:r>
@@ -887,2799 +874,2937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the Gardanne Bayer effluent with seawater (Mediterranean Sea): Influence on the trace metals behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): III: Trace metals in the seawater column in the vicinity of the discharge area in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cartaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herlory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 375, pp.144220. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.117561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371496v1</w:t>
+                <w:t xml:space="preserve">hal-05371492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the Gardanne Bayer effluent with seawater (Mediterranean Sea): Influence on the trace metals behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Under Pressure : ethnographie sensorielle des présences humaines en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Darbouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Pétric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Daniel Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Regarder le soin, soigner le regard : vers une anthropologie réflexive du care, 49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334915v1</w:t>
+                <w:t xml:space="preserve">hal-05554241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of the Gardanne Bayer effluent with seawater (Mediterranean Sea): Influence on the trace metals behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cartaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herlory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 375, pp.144220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033259v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected biotic homogenization masks the effect of a pollution gradient on local variability of community structure in a marine urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin P.M. Gauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Davoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin P.M. Gauff</w:t>
+                <w:t xml:space="preserve">Olivier Bohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Davoult</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 562, pp.151882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2023.151882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+                <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Ridame</w:t>
+                <w:t xml:space="preserve">Sana Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487082v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosols and dust are the dominant sources of organic P in atmospheric particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): II. Chemical composition of the clarified effluent and mineralogical composition of the concretions formed by its discharge in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimée Laurenne Koumba Boussougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00215-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.100087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envadv.2021.100087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468649v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03324498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bioaerosols and dust are the dominant sources of organic P in atmospheric particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Nenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00215-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357294v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): II. Chemical composition of the clarified effluent and mineralogical composition of the concretions formed by its discharge in the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Monnin</w:t>
+                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimée Laurenne Koumba Boussougou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envadv.2021.100087⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03324498v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): I. Size distribution, chemical composition and settling rate of particles forming at the outfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herlory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 263, pp.127695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved rare earth elements distribution in the Solomon Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.Q. Pham</w:t>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grenier</w:t>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cravatte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.05.012⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352941v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 226Ra–Ba relationship in the North Atlantic during GEOTRACES-GA01</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolved rare earth elements distribution in the Solomon Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Q. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Le Roy</w:t>
+                <w:t xml:space="preserve">M. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Sanial</w:t>
+                <w:t xml:space="preserve">S. Cravatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A Charette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Lacan</w:t>
+                <w:t xml:space="preserve">S. Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3027-2018⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 524, pp.11-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511004v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate barium tracing of significant mesopelagic carbon remineralisation in the North Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 226Ra–Ba relationship in the North Atlantic during GEOTRACES-GA01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Lemaitre</w:t>
+                <w:t xml:space="preserve">Matthew A Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Planquette</w:t>
+                <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Planchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+                <w:t xml:space="preserve">Francois Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (8), pp.2289-2307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2289-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.3027-3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3027-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024247v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particulate barium tracing of significant mesopelagic carbon remineralisation in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Riou</w:t>
+                <w:t xml:space="preserve">Hélène Planquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Para</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Frédéric Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badr Al Ali</w:t>
+                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.2289-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2289-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975994v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling biogeochemical processes from the impact of ocean circulation: First insight on the Mediterranean dissolved barium dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradation of Emiliania huxleyi aggregates by a natural Mediterranean prokaryotic community under increasing hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jullion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+                <w:t xml:space="preserve">Julien Para</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tanhua</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GB005489⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621956v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high resolution and quasi-zonal transect of dissolved Ba in the Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untangling biogeochemical processes from the impact of ocean circulation: First insight on the Mediterranean dissolved barium dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Riou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Jullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Tanhua</w:t>
+                <w:t xml:space="preserve">T. Tanhua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 178, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (8), pp.1256 - 1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2015.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GB005489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254976v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early spring mesopelagic carbon remineralization and transfer efficiency in the naturally iron-fertilized Kerguelen area</w:t>
+                <w:t xml:space="preserve">A high resolution and quasi-zonal transect of dissolved Ba in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t>
+                <w:t xml:space="preserve">Stephanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Dehairs</w:t>
+                <w:t xml:space="preserve">V Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lefevre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Tanhua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1713-2015⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150899v1</w:t>
+                <w:t xml:space="preserve">hal-01254976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of hydrological events on the delivery of suspended sediment and associated radionuclides from the Rhne River to the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early spring mesopelagic carbon remineralization and transfer efficiency in the naturally iron-fertilized Kerguelen area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+                <w:t xml:space="preserve">Frank Dehairs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Radakovitch</w:t>
+                <w:t xml:space="preserve">A. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Antonelli</w:t>
+                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-012-0575-0⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special issue KEOPS2: Kerguelen Ocean and Plateau Study 2, 12 (6), pp.1713-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1713-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01426193v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of hydrological events on the delivery of suspended sediment and associated radionuclides from the Rhne River to the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Sabine Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Christelle Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.1479-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-012-0575-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blain</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bombled</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature05700⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169813v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 446 (7139), pp.1070-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diel expression of cell cycle-related genes in synchronized cultures of Prochlorococcus sp. strain PCC 9511.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Holtzendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie H. M. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 183 (3), pp.915-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.183.3.915-920.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3689,950 +3814,950 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the Gardanne Bayer effluent with seawater (Mediterranean Sea): influence on the trace metals behaviour</w:t>
+                <w:t xml:space="preserve">Contribution to the assessment of TCE contamination in coastal ecosystems of the Provence-Alpes-Côte d'Azur region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Jariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7185/gold2025.25462⟩</w:t>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371507v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea tailing practices: contamination and societal perspectives. Lessons learnt from the French success story of the Gardanne plant discharge in reducing environmental footprint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interaction of the Gardanne Bayer effluent with seawater (Mediterranean Sea): influence on the trace metals behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boissery</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herlory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/oos2025-113⟩</w:t>
+              <w:t xml:space="preserve">Goldschmidt2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Prague, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.25462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371516v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the assessment of TCE contamination in coastal ecosystems of the Provence-Alpes-Côte d'Azur region</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Deep-sea tailing practices: contamination and societal perspectives. Lessons learnt from the French success story of the Gardanne plant discharge in reducing environmental footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boissery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/oos2025-309⟩</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371524v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How deep-sea tailings set the scene of scientific information transfer beyond controversy? Case study of the Gardanne alumina plant discharges into the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2025.26716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic composition of barium in seawater around the Kerguelen Plateau (Southern Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendolyn Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Planquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ringard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2025.28373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts anthropiques sur l'environnement marin : suivi des contaminants métalliques du rejet de l'effluent de l'usine d'alumine de Gardanne en mer Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal contaminants in the Cassidaigne Canyon: impact of the Bayer effluent of the Gardanne alumina plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques "Bauxite Résidues"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment of atmospheric P over East Mediterranean using the Positive Matrix Factorization (PMF) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Violaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Nenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Paglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminants métalliques dans le Canyon de Cassidaigne : traçage du rejet de l'effluent industriel de l'usine de Gardanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2020 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4642,167 +4767,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7 : Le milieu marin autour de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bănaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guiot J.; Mazurek H.; Curt T.; Raimbault P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille et l’environnement. Bilan, qualité et enjeux. Le développement durable d’une grande ville littorale face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Presses Universitaires de Provence, pp.171-219, 2021, 9791032002933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.4146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4812,265 +4937,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminium removal in the Mediterranean following African dust deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the barium-oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5080,227 +5205,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacquet S., C. Garnier, C. Monnin (2018). Rapport de synthèse du projet HYDROTALCITE pour l’étude des contaminants métalliques du rejet ALTEO en mer (CSIRM/ SAFEGE/ CREOCEAN/ ALTEO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MIO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREOCEAN (2018). Etude et suivi de l’impact des rejets de l’usine d’alumine de Gardanne sur le milieu marin, synthèse globale du suivi 2016-2017. Rapports T1 : suivi en continu, T2 : suivi Pontuel, T3 : Modélisation, T9 : Hydrotalcite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herlory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université; CREOCEAN. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5368,51 +5493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06BE563C"/>
+    <w:nsid w:val="19C7AF4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5599,51 +5724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4478-8015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124943977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119261" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jariel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118818" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Callens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118805" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ugas-Bravo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delleuze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Gerard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cartaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144220" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04038070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P.M. Gauff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bohner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151882" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsagkaraki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00215-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Laurenne Koumba Boussougou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2021.100087" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127695" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352941v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Pham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michael" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511004v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3027-2018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2289-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanhua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GB005489" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jacquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tanhua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.12.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1713-2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Antonelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0575-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDKZFPG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.25462" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-113" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371524v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26716" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Tr&#233;guer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Planquette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Baudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ringard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28373" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4931" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574732v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.4146" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ric Garnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352955v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4478-8015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124943977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jariel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118818" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Callens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cartaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144220" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ugas-Bravo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delleuze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Gerard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117561" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbouret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P&#233;tric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Daniel Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04038070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P.M. Gauff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bohner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Laurenne Koumba Boussougou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2021.100087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsagkaraki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00215-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127695" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michael" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3027-2018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2289-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanhua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GB005489" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jacquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tanhua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.12.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1713-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Antonelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0575-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDKZFPG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-309" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371507v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.25462" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26716" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Tr&#233;guer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Planquette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Baudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ringard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28373" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627055v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4931" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.4146" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ric Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>