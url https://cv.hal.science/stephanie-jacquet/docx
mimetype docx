--- v1 (2026-04-06)
+++ v2 (2026-05-11)
@@ -221,762 +221,762 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum and Rare Earth Elements distribution in costal sediments from French western Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): V: Evolution of metal and metalloid concentrations in the seawater column of the discharge area (Mediterranean Sea) from 2016 to 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Jariel</w:t>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herlory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 222, pp.118818. </w:t>
+              <w:t xml:space="preserve">, 2026, 225, pp.119261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371498v1</w:t>
+                <w:t xml:space="preserve">hal-05459812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France) IV: Consequences of the change in the effluent composition following modifications in the production process from 2016 to 2024</w:t>
+                <w:t xml:space="preserve">Platinum and Rare Earth Elements distribution in costal sediments from French western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauralie Callens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chloé Jariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
+                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Mille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 222, pp.118805. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118805⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 222, pp.118818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371502v1</w:t>
+                <w:t xml:space="preserve">hal-05371498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): V: Evolution of metal and metalloid concentrations in the seawater column of the discharge area (Mediterranean Sea) from 2016 to 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France) IV: Consequences of the change in the effluent composition following modifications in the production process from 2016 to 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauralie Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Deborah Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herlory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 225, pp.119261. </w:t>
+              <w:t xml:space="preserve">, 2026, 222, pp.118805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459812v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the Gardanne Bayer effluent with seawater (Mediterranean Sea): Influence on the trace metals behaviour</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human footprint alters morphological traits and gut microbiome assembly of Antarctic sea urchins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cartaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fernando Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ugas-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Delleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144220⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 220, pp.118448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371496v1</w:t>
+                <w:t xml:space="preserve">hal-05334921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human footprint alters morphological traits and gut microbiome assembly of Antarctic sea urchins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Delleuze</w:t>
+                <w:t xml:space="preserve">Interaction of the Gardanne Bayer effluent with seawater (Mediterranean Sea): Influence on the trace metals behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Gerard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Cartaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herlory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 220, pp.118448. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 375, pp.144220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334921v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): III: Trace metals in the seawater column in the vicinity of the discharge area in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Deborah Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herlory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 212, pp.117561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1023,51 +1023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under Pressure : ethnographie sensorielle des présences humaines en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Darbouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Pétric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1135,113 +1135,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of the Gardanne Bayer effluent with seawater (Mediterranean Sea): Influence on the trace metals behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Deborah Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cartaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herlory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 375, pp.144220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334915v1</w:t>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 562, pp.151882. </w:t>
@@ -1514,827 +1514,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): II. Chemical composition of the clarified effluent and mineralogical composition of the concretions formed by its discharge in the Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimée Laurenne Koumba Boussougou</w:t>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscia Oliva</w:t>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envadv.2021.100087⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03324498v1</w:t>
+                <w:t xml:space="preserve">hal-03487082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaerosols and dust are the dominant sources of organic P in atmospheric particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Athanasios Nenes</w:t>
+                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): II. Chemical composition of the clarified effluent and mineralogical composition of the concretions formed by its discharge in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
+                <w:t xml:space="preserve">Aimée Laurenne Koumba Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Paglione</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00215-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.100087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envadv.2021.100087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468649v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03324498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bioaerosols and dust are the dominant sources of organic P in atmospheric particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Violaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Nenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Paglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00215-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357294v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): I. Size distribution, chemical composition and settling rate of particles forming at the outfall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the barium–oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.2205-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2205-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127695⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02935238v1</w:t>
+                <w:t xml:space="preserve">hal-03357294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonin</w:t>
+                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): I. Size distribution, chemical composition and settling rate of particles forming at the outfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herlory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.127695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356668v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Increasing Hydrostatic Pressure Impacts the Prokaryotic Diversity during Emiliania huxleyi Aggregates Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+                <w:t xml:space="preserve">Dominique Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ridame</w:t>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.2616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13192616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487082v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved rare earth elements distribution in the Solomon Sea</w:t>
               </w:r>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cravatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 524, pp.11-36. </w:t>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (8), pp.2289-2307. </w:t>
@@ -2748,51 +2748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Para</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,51 +2869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling biogeochemical processes from the impact of ocean circulation: First insight on the Mediterranean dissolved barium dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tanhua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2973,51 +2973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high resolution and quasi-zonal transect of dissolved Ba in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,103 +3828,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the assessment of TCE contamination in coastal ecosystems of the Provence-Alpes-Côte d'Azur region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Jariel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nice, France. </w:t>
@@ -3962,77 +3962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of the Gardanne Bayer effluent with seawater (Mediterranean Sea): influence on the trace metals behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Deborah Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herlory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4066,51 +4066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-sea tailing practices: contamination and societal perspectives. Lessons learnt from the French success story of the Gardanne plant discharge in reducing environmental footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4183,51 +4183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How deep-sea tailings set the scene of scientific information transfer beyond controversy? Case study of the Gardanne alumina plant discharges into the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4395,51 +4395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts anthropiques sur l'environnement marin : suivi des contaminants métalliques du rejet de l'effluent de l'usine d'alumine de Gardanne en mer Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4464,51 +4464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal contaminants in the Cassidaigne Canyon: impact of the Bayer effluent of the Gardanne alumina plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4546,103 +4546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment of atmospheric P over East Mediterranean using the Positive Matrix Factorization (PMF) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Violaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Nenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tsagkaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Paglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
@@ -4680,51 +4680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminants métalliques dans le Canyon de Cassidaigne : traçage du rejet de l'effluent industriel de l'usine de Gardanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2020 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4820,51 +4820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bănaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4951,103 +4951,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminium removal in the Mediterranean following African dust deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5069,103 +5069,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the barium-oxygen consumption relationship in the Mediterranean Sea: implications for mesopelagic marine snow remineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric A.C. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5219,77 +5219,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacquet S., C. Garnier, C. Monnin (2018). Rapport de synthèse du projet HYDROTALCITE pour l’étude des contaminants métalliques du rejet ALTEO en mer (CSIRM/ SAFEGE/ CREOCEAN/ ALTEO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MIO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -5311,77 +5311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREOCEAN (2018). Etude et suivi de l’impact des rejets de l’usine d’alumine de Gardanne sur le milieu marin, synthèse globale du suivi 2016-2017. Rapports T1 : suivi en continu, T2 : suivi Pontuel, T3 : Modélisation, T9 : Hydrotalcite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herlory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université; CREOCEAN. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -5493,51 +5493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19C7AF4C"/>
+    <w:nsid w:val="B0857419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5724,51 +5724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4478-8015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124943977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jariel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118818" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371502v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Callens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118805" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cartaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144220" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ugas-Bravo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delleuze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Gerard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117561" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbouret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P&#233;tric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Daniel Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04038070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P.M. Gauff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bohner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Laurenne Koumba Boussougou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2021.100087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsagkaraki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00215-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127695" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michael" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3027-2018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2289-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanhua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GB005489" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jacquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tanhua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.12.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1713-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Antonelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0575-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDKZFPG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-309" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371507v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.25462" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26716" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Tr&#233;guer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Planquette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Baudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ringard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28373" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627055v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4931" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.4146" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ric Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4478-8015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124943977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119261" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jariel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118818" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Callens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118805" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schwob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ugas-Bravo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delleuze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Gerard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118448" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cartaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144220" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117561" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbouret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P&#233;tric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Daniel Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04038070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin P.M. Gauff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bohner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2023.151882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Laurenne Koumba Boussougou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2021.100087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Nenes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsagkaraki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00215-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A.C. Le Moigne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2205-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127695" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13192616" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cravatte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michael" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.05.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3027-2018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2289-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Para" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Al Ali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.01.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jullion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanhua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GB005489" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jacquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tanhua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2015.12.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150899v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H. M. Jacquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefevre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1713-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Antonelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0575-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHDKZFPG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtzendorff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.3.915-920.2001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-309" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371507v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.25462" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26716" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Tr&#233;guer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Planquette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Baudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ringard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.28373" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627055v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03178696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4931" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574732v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thibault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.4146" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;ric Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>