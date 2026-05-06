--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1279,252 +1279,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-Based Active Contours with Exponential Family Observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">An Augmented Lagrangian Method for TVg + L1-norm Minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Koko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 36 (1), pp.28-45. </w:t>
+              <w:t xml:space="preserve">, 2010, 38 (3), pp.Pages 182-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-009-0168-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-010-0219-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805672v1</w:t>
+                <w:t xml:space="preserve">hal-00678676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Augmented Lagrangian Method for TVg + L1-norm Minimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Region-Based Active Contours with Exponential Family Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Koko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marinette Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 38 (3), pp.Pages 182-196. </w:t>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.28-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-010-0219-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-009-0168-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678676v1</w:t>
+                <w:t xml:space="preserve">hal-00805672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Time-Consistent Video Segmentation Algorithm for Real-Time Implementation</w:t>
               </w:r>
@@ -1549,51 +1549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2680,51 +2680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Koko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on Computer Analysis of Images and Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. pp.315-323, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2909,51 +2909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loosli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Koko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPCV 2012 : ECCV workshop: Color and Photometry in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Florence, Italy. pp.492-503, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2981,243 +2981,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different segmentation approaches without using gold standard. Application to the estimation of the left ventricle ejection fraction from cardiac cine MRI sequences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Buvat</w:t>
+                <w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Garreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Casta</w:t>
+                <w:t xml:space="preserve">Christophe Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
+                <w:t xml:space="preserve">Alain de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00773261v1</w:t>
+                <w:t xml:space="preserve">hal-00622511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Constantinidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France</w:t>
@@ -3232,761 +3223,770 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale transforms for region-based texture segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. 10pp</w:t>
+              <w:t xml:space="preserve">International Conference on Sampling Theory and Applications (SampTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Singapour, Singapore. pp.P0175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622511v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale transforms for region-based texture segmentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of different segmentation approaches without using gold standard. Application to the estimation of the left ventricle ejection fraction from cardiac cine MRI sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sampling Theory and Applications (SampTA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.2663-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599115v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00773261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance tests and statistical inequalities for segmentation by region growing on graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Née</w:t>
+                <w:t xml:space="preserve">Optimization of Divergences Within the Exponential Family for Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Münster, Germany. pp.939-946, </w:t>
+              <w:t xml:space="preserve">2nd International Conference on Scale Space and Variational Methods in Computer Vision, SSVM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Voss, Norway. pp.137-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03767-2_114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02256-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812714v1</w:t>
+                <w:t xml:space="preserve">hal-00812626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contours actifs basés région avec a priori de bruit et de forme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">A MRI myocardial perfusion analysis tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference IEEE on Engineering in Medecine and Biology Society (EMBS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Minneapolis, Minnesota, United States. pp.4387-4390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5333479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090697v1</w:t>
+                <w:t xml:space="preserve">hal-00844051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Divergences Within the Exponential Family for Image Segmentation</w:t>
+                <w:t xml:space="preserve">Les contours actifs basés région avec a priori de bruit et de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Scale Space and Variational Methods in Computer Vision, SSVM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812626v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MRI myocardial perfusion analysis tool</w:t>
+                <w:t xml:space="preserve">Significance tests and statistical inequalities for segmentation by region growing on graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference IEEE on Engineering in Medecine and Biology Society (EMBS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Minneapolis, Minnesota, United States. pp.4387-4390, </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Münster, Germany. pp.939-946, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5333479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03767-2_114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844051v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance tests and statistical inequalities for region matching</w:t>
               </w:r>
@@ -4011,51 +4011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition; Joint IAPR International Workshops S SSPR 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Orlando, Floride, United States. pp.350-360, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4128,51 +4128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4262,51 +4262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR STIC-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
@@ -4329,286 +4329,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorization of a statistical segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Duranton</w:t>
+                <w:t xml:space="preserve">Region-based active contours with noise and shape priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Tschumperlé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Imaging Science (ICIS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Atlanta, United States. pp.1649-1652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2006.312622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083561v1</w:t>
+                <w:t xml:space="preserve">hal-00080088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-based active contours with noise and shape priors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lecellier</w:t>
+                <w:t xml:space="preserve">Vectorization of a statistical segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elhassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rivasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marinette Revenu</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ICIP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress of Imaging Science (ICIS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rochester, United States. pp.321-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080088v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical region-based active contours with exponential family observations</w:t>
               </w:r>
@@ -4633,51 +4633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4728,90 +4728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-consistent video segmentation algorithm designed for real-time implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elhassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France. pp.636 - 639, </w:t>
@@ -4862,90 +4862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Algorithme robuste de Segmentation Vidéo pour des Applications Temps Réels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elhassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Caen, France. 6 p</w:t>
@@ -5376,64 +5376,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a mutual reference shape based on information theory and active contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,51 +5698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5854,51 +5854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5195C88E"/>
+    <w:nsid w:val="29361C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6085,51 +6085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-jehan-besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1850-3445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077368916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/jehanbesson_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABF-3965-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089867v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume N&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-280-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-28831-7_19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.12.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Revenu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0168-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0219-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elhassani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duranton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/892370" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-6898-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gastaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139902408928" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_83" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gosse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820959" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilmant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cochet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025178" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loosli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40246-3_39" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33868-7_49" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_114" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090697v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02256-2_12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333479" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89689-0_39" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rivasseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312622" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379869" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jehan-Besson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clouard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalande" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-jehan-besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1850-3445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077368916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/jehanbesson_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABF-3965-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00089867v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume N&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-280-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-28831-7_19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.12.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0219-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Revenu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0168-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elhassani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duranton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/892370" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-6898-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gastaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139902408928" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357235v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_83" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gosse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820959" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilmant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cochet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025178" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loosli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40246-3_39" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33868-7_49" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02256-2_12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Hamon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5333479" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090697v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_114" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89689-0_39" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2006.312622" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rivasseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017910v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379869" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jehan-Besson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clouard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalande" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>