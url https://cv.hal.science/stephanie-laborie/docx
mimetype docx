--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -66,6984 +66,6984 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of Anaerobic membrane bioreactor and reverse osmosis for water reuse: fouling analyses and micropollutant removal efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromembrane 2024 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tertiary treatment of anaerobic membrane bioreactor effluents by nanofiltration/reverse osmosis for water reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Water Association Young Professionals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Antwerp, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinaison d'un bioréacteur à membrane anaérobie et de la filtration membranaire pour la réutilisation de l’eau : analyses du colmatage et de l’efficacité d’élimination des micropolluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15eme Congres SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of polyphenol filtration by polyethersulfone ultrafiltration membrane : A classical molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Certiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APS March Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operating parameters influencing the performances of a solar powered hollow fiber membrane distillation module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDS Conference “Desalination for the Environment: Clean water and energy”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Desalination Society, Jun 2022, Las Palmas De Gran Canaria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'une méthode de modélisation moléculaire d'une membrane d'ultrafiltration utilisée en vue de l'obtention de biomolécules d'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Certiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RCTF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of polyphenols from green juice by membrane processes: Role of Polyphenol-Membrane interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Tela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MemPro 7 - Intégration des membranes dans les procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions Polyphénols – Polyéthersulfone, Impact des Ions Sur L’adsorption Sur Des Membranes Polymères d’ultrafiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Certiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès MemPro 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des interactions Polyphénol/ Membrane de filtration en vue du développement de procédés de filtration membranaire innovants pour l'obtention de biomolécules d'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Certiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenols - polyethersulfone interactions: Impact of ions on adsorption on ultrafiltration polymer membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Certiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sorrento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of an integrated solar powered hollow fiber module for membrane distillation in desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aras Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromembrane 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sorrento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation du transfert de matière et de chaleur dans un module fibres creuses intégrant distillation membranaire et énergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenols filtration by a polyethersulfone ultrafiltration membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Certiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOUCAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated solar heating vacuum membrane distillation for remote places: issues and perspectives, Keynote lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aras Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Campéri-Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuming Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th IWA-Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of membrane properties on membrane distillation wetting in desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memtek 2019, 6th International Symposium on Membrane Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Istambul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of salinity on wetting and wettability in vacuum membrane distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th IWA-Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escape-game pédagogique et génie des procédés : le casse-tête de l’adaptation à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborie S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hebrard G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design strategy of small RO plants powered by photovoltaic energy with consideration of environmental and energy issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborie S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabassud C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebrun R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromembrane 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated approach for the design of reverse osmosis plants powered by photovoltaic energy at community-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Martinez-Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborie S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabassud C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebrun R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA-MTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche intégrée pour le dimensionnement de petites unités de dessalement d’eau de mer alimentées par énergie photovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborie S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabassud C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebrun R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofilt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Granular activated carbon (GAC) filter as a pretreatment in seawater desalination routes: from the choice of the GAC to on-site testing of filtration performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborie S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabassud C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th World Filtration Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On site testing of a community-scale seawater RO pilot plant: lessons learnt to prevent biofouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyên H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafforgue C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborie S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabassud C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th World Filtration Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannic acid self-aggregation and adsorption onto a polyethersulfone membrane: An all-atom molecular dynamics study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanne Teychené</w:t>
+                <w:t xml:space="preserve">Modeling of Integrated Hollow-Fiber Solar-Powered VMD Modules for Desalination for a Better Understanding and Management of Heat Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guigui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Jolibois</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2024.122570⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes14020050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670537v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Integrated Hollow-Fiber Solar-Powered VMD Modules for Desalination for a Better Understanding and Management of Heat Flows</w:t>
+                <w:t xml:space="preserve">Tannic acid self-aggregation and adsorption onto a polyethersulfone membrane: An all-atom molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Alfonso</w:t>
+                <w:t xml:space="preserve">Marie Certiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes14020050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 697, pp.122570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2024.122570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669041v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling-based investigation on the contribution of radial heating into integrated VMD hollow-fiber modules at different scales for autonomous desalination</w:t>
+                <w:t xml:space="preserve">pH-dependent aggregation of tannic acid: Insights from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Alfonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Laborie</w:t>
+                <w:t xml:space="preserve">Marie Certiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cabassud</w:t>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2023.117032⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 701, pp.134925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290583v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-dependent aggregation of tannic acid: Insights from molecular dynamics simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Jolibois</w:t>
+                <w:t xml:space="preserve">Modeling-based investigation on the contribution of radial heating into integrated VMD hollow-fiber modules at different scales for autonomous desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2024.134925⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Desalination, 569, pp.117032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2023.117032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752029v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated reverse osmosis/vacuum membrane distillation for enhanced arsenic removal and water recovery of brackish water desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Thanh Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Cong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 287, pp.19-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5004/dwt.2023.29353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and environmental performance of a new solar boiler with heat recovery for seawater desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Lorfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Lorfing</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aras Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.330-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spc.2022.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical method for in operando study of membrane distillation wetting: Development for desalination and potential for exploring wetting dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 539, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.desal.2022.115944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournament Battle: Gamifying Bibliographic Research and Oral Argumentation Applied to Chemical Engineering Topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 98 (9), pp.2937-2943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c00458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempts, Successes, and Failures of Distance Learning in the Time of COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyani Kentheswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aras Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 97 (9), pp.2448-2457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optical in-situ tool for visualizing and understanding wetting dynamics in membrane distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 595, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to adapt escape game activities to large audience in chemical engineering: Numeric supports and students’ participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (6), pp.50-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ece.2020.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of operating conditions on wetting and wettability in membrane distillation using Detection of Dissolved Tracer Intrusion (DDTI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 468, pp.114086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.desal.2019.114086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing and evaluating wetting in membrane distillation: New methodology and indicators based on Detection of Dissolved Tracer Intrusion (DDTI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Jacob</w:t>
+                <w:t xml:space="preserve">Integrated approach in eco-design strategy for small RO desalination plants powered by photovoltaic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Darío Martínez Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 443, pp.307-322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2018.06.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 435, pp.246 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2017.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154340v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approach in eco-design strategy for small RO desalination plants powered by photovoltaic energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germán Darío Martínez Carvajal</w:t>
+                <w:t xml:space="preserve">Visualizing and evaluating wetting in membrane distillation: New methodology and indicators based on Detection of Dissolved Tracer Intrusion (DDTI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 435, pp.246 - 258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2017.05.015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 443, pp.307-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800576v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seawater reverse osmosis desalination plant at community-scale: Role of an innovative pretreatment on process performances and intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hòa Thi Khánh Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.42-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2016.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular activated carbon filtration plus ultrafiltration as a pretreatment to seawater desalination lines: Impact on water quality and UF fouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 383, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.desal.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct As(III) removal from brackish groundwater by vacuum membrane distillation: Effect of organic matter and salts on membrane fouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Duong Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 157, pp.35-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated carbon selection for the adsorption of marine DOC and analysis of DOC fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (53), pp.25435-25449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19443994.2016.1156584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of SiO2 nanoparticles from industry wastewaters and subsurface waters by ultrafiltration: Investigation of process efficiency, deposit properties and fouling mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108, pp.6 - 14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for permeability measurement of hydrophobic membranes in Vacuum Membrane Distillation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Than Duong Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mericq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (6), pp.2096 - 2104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2013.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane hybrid processes for pretreatment before seawater reverse osmosis desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tansakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1-3), pp.279-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5004/dwt.2009.858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method for Permeability Measurement of Hydrophobic Membranes used in Membrane Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Mericq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44, pp.1221-1222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.08.732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to the letter-to-the-editor entitled “Comments on ‘Evaluation of systems coupling vacuum membrane distillation and solar energy for seawater desalination”’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mericq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 178, pp.477-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2011.09.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of systems coupling vacuum membrane distillation and solar energy for seawater desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mericq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 166 (2), pp.596 - 606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2010.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption combined with ultrafiltration to remove organic matter from seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chatkaew Tansakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (19), pp.6362-6370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum membrane distillation of seawater reverse osmosis brines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mericq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (18), pp.5260 - 5273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2010.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on performance of ultrafiltration membrane-based pretreatment for application to seawater reverse osmosis desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tansakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62 (9), pp.1984-1990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2010.483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formic acid regeneration by electromembrane processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Salvador Jaime Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rakib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 280 (1-2), pp.509-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2006.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and measurement of shear stress for a slug flow inside a capillary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 51 (4), pp.1104-1115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.10382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium nitrate wastewater treatment by coupled membrane electrolysis and electrodialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (9), pp.969-975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1020908702406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current distribution in a chlor-alkali membrane cell: experimental study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 149 (1-3), pp.375-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00834-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium nitrate wastewaters treatment by an electromembrane process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 149 (1-3), pp.337-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00806-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury removal from aqueous solutions by complexation—ultrafiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barron-Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 144 (1-3), pp.201-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00312-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air sparging in ultrafiltration hollow fibers: relationship between flux enhancement, cake characteristics and hydrodynamic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Durand-Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 181 (1), pp.57-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0376-7388(00)00538-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of gas–liquid two-phase flow inside capillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Durand-Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 54 (23), pp.5723-5735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2509(99)00146-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouling control by air sparging inside hollow fibre membranes—effects on energy consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Durand-Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 118 (1-3), pp.189-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0011-9164(98)00124-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How slug flow can improve ultrafiltration flux in organic hollow fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 128 (1), pp.93-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0376-7388(96)00316-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318202v1</w:t>
-              </w:r>
-[...2471 lines deleted...]
-                <w:t xml:space="preserve">hal-03600113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7074,77 +7074,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités d’une méthode optique non destructive pour étudier le mouillage in operando en distillation membranaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Eljaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMPRO'7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7169,103 +7169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting and wettability as screening criteria for new hydrophobic membranes for distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mericq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IWA-Membrane Technology Conference &amp; Exhibition for Water and Wastewater Treatment and Reuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7322,51 +7322,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des interactions sels/milieu complexe/support dans les procédés membranaires pour le dessalement des eaux : vers des procédés plus durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Laborie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7553,51 +7553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Certiat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Laborie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Alfonso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14020050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2023.117032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134925" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Thanh Dao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cong Duong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2023.29353" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lorfing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.05.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2022.115944" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03322534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Aymard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c00458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dejean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117587" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laborie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2019.114086" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.06.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01800576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Dar&#237;o Mart&#237;nez Carvajal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2017.05.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#242;a Thi Kh&#225;nh Nguy&#234;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.09.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2015.12.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Duong Dao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.11.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2016.1156584" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Springer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.01.043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK57WRD6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Duong Dao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCW4QCWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tansakul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.858" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Dao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.732" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.09.120" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M290XW8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.11.030" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDPR16QX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatkaew Tansakul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJS3SQ3B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.06.052" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSLBQ9VX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.483" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Salvador Jaime Ferrer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.02.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L2CG0N7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10382" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSPWHRJM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Viers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020908702406" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FDF6AB6BC4FEE812670759185CD309508F1F7FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chikhi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00834-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3TWPS1R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253634v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00806-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G4G53W2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barron-Zambrano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00312-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2M5DPG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318151v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Durand-Bourlier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Lain&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00538-X" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JV1TKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand-Bourlier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lain&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00146-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH6RM8LL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(98)00124-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGVKNXL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(96)00316-X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N60C3NZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Betancourt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779513v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753881v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Tela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755062v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich N" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborie S" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebrard G" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camp&#233;ri-Ginestet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuming Ma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabassud C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun R" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600135v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600113v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n H." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafforgue C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Eljaddi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755103v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04959321v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Betancourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Laborie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Certiat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Alfonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laborie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Tela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camp&#233;ri-Ginestet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuming Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacob" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich N" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborie S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebrard G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabassud C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun R" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600260v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n H." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafforgue C" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes14020050" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752029v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.134925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2023.117032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Thanh Dao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Cong Duong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2023.29353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Lorfing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.05.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2022.115944" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03322534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Aymard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c00458" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dejean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117587" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laborie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.05.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2019.114086" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01800576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Dar&#237;o Mart&#237;nez Carvajal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lebrun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2017.05.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2018.06.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#242;a Thi Kh&#225;nh Nguy&#234;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.09.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886418v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2015.12.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Duong Dao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.11.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2016.1156584" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Springer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.01.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK57WRD6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Duong Dao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.01.040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCW4QCWH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tansakul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.858" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Dao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mericq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.732" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.09.120" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M290XW8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.11.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDPR16QX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatkaew Tansakul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJS3SQ3B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.06.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSLBQ9VX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2010.483" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Salvador Jaime Ferrer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rakib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.02.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L2CG0N7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10382" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSPWHRJM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Viers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakib" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020908702406" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FDF6AB6BC4FEE812670759185CD309508F1F7FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chikhi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00834-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3TWPS1R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00806-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G4G53W2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barron-Zambrano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00312-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2M5DPG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Durand-Bourlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Lain&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(00)00538-X" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JV1TKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand-Bourlier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lain&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00146-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH6RM8LL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(98)00124-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGVKNXL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(96)00316-X" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N60C3NZS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Eljaddi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755103v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04959321v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>