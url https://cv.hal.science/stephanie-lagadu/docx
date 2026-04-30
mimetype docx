--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1627,269 +1627,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t>
+                <w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Guerin</w:t>
+                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lavandou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769379v1</w:t>
+                <w:t xml:space="preserve">hal-04769372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation semi-quantitative de la concentration sans calibration par modélisation moléculaire et Machine-learning à partir de données LC-MS. Exemple d’application et perspective</w:t>
+                <w:t xml:space="preserve">Automatisation de la préparation d’échantillons biologiques pour une analyse haut débit en LC-MS/MS adaptée aux cohortes : Défis et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
+                <w:t xml:space="preserve">Yolaine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique club jeune AFSEP « Une plongée captivante dans l’univers des Omics »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lavandou, France</w:t>
+              <w:t xml:space="preserve">Club de Chromatographie du Val de Seine, Association Francophone des Sciences Séparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769372v1</w:t>
+                <w:t xml:space="preserve">hal-04769379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of unknown concentrations without calibration curve by modelling molecules ionisation in LC-MS through machine learning</w:t>
               </w:r>
@@ -1901,51 +1901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2147,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2393,51 +2393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vaudorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire B&#233;chet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Divanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211012059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnich Meier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Lorant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rodier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Melczer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2020-0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2020.172933" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alamil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galanti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.113007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02181592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sichel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2018.06.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pottier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.04.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petitpas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sichel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;bert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beljean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etp.2011.09.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJF6B7BX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Breton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-29-157" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lefaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1354750X.2010.511269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jeanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brotin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Estace" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire B&#233;chet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Divanon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211012059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerg&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez-Piffet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnich Meier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593461v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Lorant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rodier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Melczer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2020-0141" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Percelay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2020.172933" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alamil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lechevrel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galanti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.113007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02181592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sichel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2018.06.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corbi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pottier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.04.025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petitpas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sichel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;bert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beljean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etp.2011.09.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJF6B7BX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Breton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-29-157" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lefaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1354750X.2010.511269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vandoolaeghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaudorne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05556480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jeanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Pilet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04769507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03846734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerg&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piffet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brotin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02477589v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Estace" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>