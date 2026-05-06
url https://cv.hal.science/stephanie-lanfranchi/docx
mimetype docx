--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1191,200 +1191,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04993708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire et éditer Mussolini en France dans l’entre-deux-guerres : « Une histoire fâcheuse »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La double attente de la migration : ce que les femmes de l'Anello forte attendent et ce que l'on attend d'elles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Girinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, Complément en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04719716v1</w:t>
+                <w:t xml:space="preserve">hal-04848902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La double attente de la migration : ce que les femmes de l'Anello forte attendent et ce que l'on attend d'elles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traduire et éditer Mussolini en France dans l’entre-deux-guerres : « Une histoire fâcheuse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Passeurs culturels et politiques du fascisme italien en Europe (1922-1943), 2024/2 (HS 19), pp.91-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs19.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848902v1</w:t>
+                <w:t xml:space="preserve">halshs-04719716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Sezione “Débat”] Arte, fascismo e Mussolini in alcuni libri di oggi, in Italia e all’estero</w:t>
               </w:r>
@@ -4163,51 +4163,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED2FA56A"/>
+    <w:nsid w:val="2B49D3CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4394,51 +4394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-lanfranchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145239667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/il-bel-paese-essais-sur-les-categories-historiographiques-italiennes.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guilloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Varcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.4352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girinon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e86" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs19.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chevrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Carli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Frosini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaborik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Iannuzzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9909" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5196" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.693" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musitelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Perdichizzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.198" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacinieditore.it/prodotto/abbasso-critica-letteratura-fascismo/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Mussolini (1883-1945)" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Baioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Berlinzani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lorenzetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bisello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvatori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10389" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00372189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA083104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9839" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bragagnolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.672" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-lanfranchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145239667" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article873" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/il-bel-paese-essais-sur-les-categories-historiographiques-italiennes.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0533" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guilloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Varcin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.4352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Girinon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Martini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13e86" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chevrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs19.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Carli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Frosini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaborik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Iannuzzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9909" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5196" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.693" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musitelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Perdichizzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.662" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.198" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.440" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacinieditore.it/prodotto/abbasso-critica-letteratura-fascismo/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Mussolini (1883-1945)" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.13701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Baioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Berlinzani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Lorenzetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bisello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvatori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10389" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00372189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA083104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9839" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bragagnolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.672" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>