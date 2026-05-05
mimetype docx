--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,377 +368,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulated expression of cholesterol biosynthetic genes in Alzheimer's disease alters epigenomic signatures of hippocampal neurons</w:t>
+                <w:t xml:space="preserve">RNA polymerase II transcription with partially assembled TFIID complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Paiva</w:t>
+                <w:t xml:space="preserve">Vincent Hisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Seguin</w:t>
+                <w:t xml:space="preserve">Paul Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Grgurina</w:t>
+                <w:t xml:space="preserve">Dylane Detilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akash Kumar Singh</w:t>
+                <w:t xml:space="preserve">Andrea Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+                <w:t xml:space="preserve">Matthieu Stierle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Neurobiology of Disease, 198, pp.106538. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (10), pp.114791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2024.106538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.11.27.567046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686940v1</w:t>
+                <w:t xml:space="preserve">hal-04673213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA polymerase II transcription with partially assembled TFIID complexes</w:t>
+                <w:t xml:space="preserve">Dysregulated expression of cholesterol biosynthetic genes in Alzheimer's disease alters epigenomic signatures of hippocampal neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hisler</w:t>
+                <w:t xml:space="preserve">Isabel Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bardot</w:t>
+                <w:t xml:space="preserve">Jonathan Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylane Detilleux</w:t>
+                <w:t xml:space="preserve">Iris Grgurina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bernardini</w:t>
+                <w:t xml:space="preserve">Akash Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Stierle</w:t>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (10), pp.114791. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Neurobiology of Disease, 198, pp.106538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.11.27.567046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2024.106538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673213v2</w:t>
+                <w:t xml:space="preserve">hal-04686940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA polymerase II transcription initiation in holo-TFIID-depleted mouse embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylane Detilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Stierle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (10), pp.114791. </w:t>
@@ -770,1371 +770,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Omics Data Integration Reveals Sex-Dependent Hippocampal Programming by Maternal High-Fat Diet during Lactation in Adult Mouse Offspring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutant FUS induces chromatin reorganization in the hippocampus and alters memory processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Benderradji</w:t>
+                <w:t xml:space="preserve">Laura Tzeplaeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pelletier</w:t>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Faivre</w:t>
+                <w:t xml:space="preserve">Salim Megat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15214691⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 227, pp.102483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2023.102483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398934v1</w:t>
+                <w:t xml:space="preserve">hal-04714491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the P. lividus sea urchin genome highlights contrasting trends of genomic and regulatory evolution in deuterostomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitotic chromosome condensation resets chromatin to safeguard transcriptional homeostasis during interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Ramos-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Marlétaz</w:t>
+                <w:t xml:space="preserve">Petter Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+                <w:t xml:space="preserve">Xu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100295⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2210593120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04093287v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBD4 loss results in global reactivation of promoters and retroelements with low methylated CpG density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIPG-30. HIF2 OVEREXPRESSION DICTATES AGGRESSIVENESS ADDITIONALLY TO TP53 MUTATIONS IN H3.3K27M PEDIATRIC HIGH-GRADE GLIOMAS THROUGH RAS-MAPK AND WNT/BCATENIN PATHWAYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Papin</w:t>
+                <w:t xml:space="preserve">Benoit Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
+                <w:t xml:space="preserve">Romain Vauchelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Sabir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Stoll</w:t>
+                <w:t xml:space="preserve">Erika Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-023-02882-z⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (Supplement_1), pp.i19-i20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noad073.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288047v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitotic chromosome condensation resets chromatin to safeguard transcriptional homeostasis during interphase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MBD4 loss results in global reactivation of promoters and retroelements with low methylated CpG density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Ramos-Alonso</w:t>
+                <w:t xml:space="preserve">Jamal Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Holland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jost</w:t>
+                <w:t xml:space="preserve">Isabelle Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2210593120⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (1), pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-023-02882-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098268v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIPG-30. HIF2 OVEREXPRESSION DICTATES AGGRESSIVENESS ADDITIONALLY TO TP53 MUTATIONS IN H3.3K27M PEDIATRIC HIGH-GRADE GLIOMAS THROUGH RAS-MAPK AND WNT/BCATENIN PATHWAYS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the P. lividus sea urchin genome highlights contrasting trends of genomic and regulatory evolution in deuterostomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Marlétaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Fuchs</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Legras</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lhermitte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erika Cosset</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noad073.077⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (4), pp.100295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05189228v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-enhancer-driven expression of BAHCC1 promotes melanoma cell proliferation and genome stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Omics Data Integration Reveals Sex-Dependent Hippocampal Programming by Maternal High-Fat Diet during Lactation in Adult Mouse Offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Benderradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Berico</w:t>
+                <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguelone Nogaret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Vand-Rajabpour</w:t>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113363⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.4691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15214691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398947v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutant FUS induces chromatin reorganization in the hippocampus and alters memory processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-enhancer-driven expression of BAHCC1 promotes melanoma cell proliferation and genome stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Berico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Nogaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cigrang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Tzeplaeff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+                <w:t xml:space="preserve">Antonin Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Megat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+                <w:t xml:space="preserve">Fatemeh Vand-Rajabpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 227, pp.102483. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (11), pp.113363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2023.102483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714491v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Istradefylline protects from cisplatin-induced nephrotoxicity and peripheral neuropathy while preserving cisplatin antitumor effects</w:t>
+                <w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
+                <w:t xml:space="preserve">Emeline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Carvalho</w:t>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Fellah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI152924⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (13), pp.7350-7366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03865945v1</w:t>
+                <w:t xml:space="preserve">hal-03852700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
+                <w:t xml:space="preserve">Lauranne Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouada Nebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Istradefylline protects from cisplatin-induced nephrotoxicity and peripheral neuropathy while preserving cisplatin antitumor effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Papin</w:t>
+                <w:t xml:space="preserve">Sandy Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+                <w:t xml:space="preserve">Jaewon Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (13), pp.7350-7366. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (22), pp.e152924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI152924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852700v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03865945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyglutamine-expanded ATXN7 alters a specific epigenetic signature underlying photoreceptor identity gene expression in SCA7 mouse retinopathy</w:t>
               </w:r>
@@ -2146,51 +2146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niewiadomska-Cimicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,103 +2388,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waves of sumoylation support transcription dynamics during adipocyte differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo A Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Ramos-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (3), pp.1351-1369. </w:t>
@@ -2522,64 +2522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDK7 and MITF repress a transcription program involved in survival and drug tolerance in melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Berico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Cigrang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycystic ovary syndrome is transmitted via a transgenerational epigenetic process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,472 +2918,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeCP2 is a microsatellite binding protein that protects CA repeats from nucleosome invasion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Succinylation of H3K122 destabilizes nucleosomes and enhances transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kareem Mohideen-Abdul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Lara Zorro Shahidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariska Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Stoll</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mourão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abd5581⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202051009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03376640v1</w:t>
+                <w:t xml:space="preserve">hal-03713626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpG Islands Shape the Epigenome Landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">MeCP2 is a microsatellite binding protein that protects CA repeats from nucleosome invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kareem Mohideen-Abdul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Mahdi Karimi</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6549), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd5581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.09.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03450118v1</w:t>
+                <w:t xml:space="preserve">inserm-03376640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinylation of H3K122 destabilizes nucleosomes and enhances transcription</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">CpG Islands Shape the Epigenome Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nitsch</w:t>
+                <w:t xml:space="preserve">Hatem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mourão</w:t>
+                <w:t xml:space="preserve">Mohammad Mahdi Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 433 (6), pp.166659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.202051009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713626v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential actions of EOMES and T-BET promote stepwise maturation of natural killer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pouxvielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,51 +3473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Ikaros antagonizes DNA binding by STAT5 in pre-B cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Heizmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Simand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3767,51 +3767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3875,51 +3875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exacerbation of C1q dysregulation, synaptic loss and memory deficits in tau pathology linked to neuronal adenosine A2A receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4328,51 +4328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider‐anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mérienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (11), pp.e8587. </w:t>
@@ -4404,429 +4404,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01930486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intragenic FMR1 disease-causing variants: a significant mutational mechanism leading to Fragile-X syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAPK-triggered chromatin reprogramming by histone deacetylase in plant innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Poquet</w:t>
+                <w:t xml:space="preserve">David Latrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+                <w:t xml:space="preserve">Teddy Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
+                <w:t xml:space="preserve">Huchen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Casteleyn</w:t>
+                <w:t xml:space="preserve">Axel de Julien de Zelicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.204⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1261-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542452v1</w:t>
+                <w:t xml:space="preserve">hal-02627216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone propionylation is a mark of active chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Kebede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Nieborak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Shahidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nsmb.3490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; SWI/SNF protein BAF60 mediates seedling growth control by modulating DNA accessibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Jegu</w:t>
+                <w:t xml:space="preserve">Intragenic FMR1 disease-causing variants: a significant mutational mechanism leading to Fragile-X syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Quartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
+                <w:t xml:space="preserve">Hélène Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sebastien Ramirez Prado</w:t>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charley Rizzi Paillet</w:t>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Perez</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Casteleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18, pp.114. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.423 - 431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1246-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627578v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEAD transcription factors are required for normal primary myoblast differentiation in vitro and muscle regeneration in vivo</w:t>
               </w:r>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpy Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuichi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4940,498 +4940,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPK-triggered chromatin reprogramming by histone deacetylase in plant innate immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; SWI/SNF protein BAF60 mediates seedling growth control by modulating DNA accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Jegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Latrasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teddy Jegu</w:t>
+                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huchen Li</w:t>
+                <w:t xml:space="preserve">Juan Sebastien Ramirez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel de Julien de Zelicourt</w:t>
+                <w:t xml:space="preserve">Charley Rizzi Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Raynaud</w:t>
+                <w:t xml:space="preserve">Magali Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18, pp.131. </w:t>
+              <w:t xml:space="preserve">, 2017, 18, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1261-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1246-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627216v1</w:t>
+                <w:t xml:space="preserve">hal-02627578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage production and activation are dependent on TRIM33</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered enhancer transcription underlies Huntington’s disease striatal transcriptional signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gallouet</w:t>
+                <w:t xml:space="preserve">Anne Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Ferri</w:t>
+                <w:t xml:space="preserve">Caroline Lotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lewandowski</w:t>
+                <w:t xml:space="preserve">Lucie de Longprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.13872⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (Article number: 42875), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep42875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677820v1</w:t>
+                <w:t xml:space="preserve">cea-01751880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered enhancer transcription underlies Huntington’s disease striatal transcriptional signature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Keime</w:t>
+                <w:t xml:space="preserve">Macrophage production and activation are dependent on TRIM33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Anthony</w:t>
+                <w:t xml:space="preserve">Vanessa Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lotz</w:t>
+                <w:t xml:space="preserve">Aude Parcelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie de Longprez</w:t>
+                <w:t xml:space="preserve">Daniel Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (Article number: 42875), </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.5111-5122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.13872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01751880v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial DNA methylation codes at repetitive elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5476,3244 +5476,3110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone propionylation is a mark of active chromatin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Richter</w:t>
+                <w:t xml:space="preserve">A targeted next-generation sequencing assay for the molecular diagnosis of genetic disorders with orodental involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megana K. Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vicaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.3490⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (2), pp.98--110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2015-103302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985649v1</w:t>
+                <w:t xml:space="preserve">hal-01272929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A targeted next-generation sequencing assay for the molecular diagnosis of genetic disorders with orodental involvement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Dumas</w:t>
+                <w:t xml:space="preserve">Genome-wide mapping of collier In vivo binding sites highlights its hierarchical position in different transcription regulatory networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Taffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Painset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2015-103302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01272929v1</w:t>
+                <w:t xml:space="preserve">hal-02634392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal identity genes regulated by super-enhancers are preferentially down-regulated in the striatum of Huntington's disease mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayada Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (12), pp.3481-3496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddv099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brn2–Zic1 axis specifies the neuronal fate of retinoic-acid-treated embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 128 (13), pp.2303-2318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.168849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factor MITF and remodeller BRG1 define chromatin organisation at regulatory elements in melanoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Koludrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (Art. n°e06857), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.06857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of collier In vivo binding sites highlights its hierarchical position in different transcription regulatory networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Painset</w:t>
+                <w:t xml:space="preserve">Ikaros mediates gene silencing in T cells through Polycomb repressive complex 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Oravecz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostol Apostolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Polak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634392v1</w:t>
+                <w:t xml:space="preserve">hal-04248892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikaros mediates gene silencing in T cells through Polycomb repressive complex 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+                <w:t xml:space="preserve">TAF4, a subunit of transcription factor II D, directs promoter occupancy of nuclear receptor HNF4A during post-natal hepatocyte differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Alpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.308-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.03613.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms9823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04248892v1</w:t>
+                <w:t xml:space="preserve">hal-01404987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAF4, a subunit of transcription factor II D, directs promoter occupancy of nuclear receptor HNF4A during post-natal hepatocyte differentiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Romier</w:t>
+                <w:t xml:space="preserve">Efficient strategy for the molecular diagnosis of intellectual disability using targeted high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Redin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Herenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (11), pp.724-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2014-102554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.03613.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01404987v1</w:t>
+                <w:t xml:space="preserve">hal-04542582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient strategy for the molecular diagnosis of intellectual disability using targeted high-throughput sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Muller</w:t>
+                <w:t xml:space="preserve">The tumor suppressor Ikaros shapes the repertoire of notch target genes in T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solen Geimer Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Oravecz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mastio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (317), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.2004545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2014-102554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04542582v1</w:t>
+                <w:t xml:space="preserve">hal-04248893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tumor suppressor Ikaros shapes the repertoire of notch target genes in T cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marchal</w:t>
+                <w:t xml:space="preserve">An integrated diagnosis strategy for congenital myopathies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasim Vasli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e67527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scisignal.2004545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04248893v1</w:t>
+                <w:t xml:space="preserve">inserm-00904638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumoylation at chromatin governs coordinated repression of a transcriptional program essential for cell growth and proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Neyret-Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (10), pp.1563-1579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.154872.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03235077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated diagnosis strategy for congenital myopathies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Feger</w:t>
+                <w:t xml:space="preserve">20 ans après: a second mutation in MAOA identified by targeted high-throughput sequencing in a family with altered behavior and cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Redin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Masurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (6), pp.776-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2013.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00904638v1</w:t>
+                <w:t xml:space="preserve">hal-04970577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans après: a second mutation in MAOA identified by targeted high-throughput sequencing in a family with altered behavior and cognition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Lauer</w:t>
+                <w:t xml:space="preserve">Chromatin signatures and retrotransposon profiling in mouse embryos reveal regulation of LINE-1 by RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Fadloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ziegler-Birling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.332-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2013.243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04970577v1</w:t>
+                <w:t xml:space="preserve">hal-04119882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin signatures and retrotransposon profiling in mouse embryos reveal regulation of LINE-1 by RNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Trim24-repressed VL30 retrotransposons regulate gene expression by producing noncoding RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Herquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ouararhni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H Takahashi</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20 (3), pp.332-338. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04119882v1</w:t>
+                <w:t xml:space="preserve">hal-04217904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trim24-repressed VL30 retrotransposons regulate gene expression by producing noncoding RNA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Targeted high-throughput sequencing for diagnosis of genetically heterogeneous diseases: efficient mutation detection in Bardet-Biedl and Alström Syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Redin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tao Ye</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (8), pp.502-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2012-100875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2496⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04217904v1</w:t>
+                <w:t xml:space="preserve">hal-04542601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted high-throughput sequencing for diagnosis of genetically heterogeneous diseases: efficient mutation detection in Bardet-Biedl and Alström Syndromes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Samaritan myopathy, an ultimately benign congenital myopathy, is caused by a RYR1 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Leshinsky-Silver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Stoetzel</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tally Lerman-Sagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (4), pp.575-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-012-1007-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2012-100875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04542601v1</w:t>
+                <w:t xml:space="preserve">hal-05007113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samaritan myopathy, an ultimately benign congenital myopathy, is caused by a RYR1 mutation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Next generation sequencing for molecular diagnosis of neuromuscular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasim Vasli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tally Lerman-Sagie</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 124 (4), pp.575-581. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-012-1007-3⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 124 (2), pp.273 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-012-0982-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05007113v1</w:t>
+                <w:t xml:space="preserve">hal-05004632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation sequencing for molecular diagnosis of neuromuscular diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Pizot</w:t>
+                <w:t xml:space="preserve">Essential role of microphthalmia transcription factor for DNA replication, mitosis and genomic stability in melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (20), pp.2319-2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2010.612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-012-0982-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05004632v1</w:t>
+                <w:t xml:space="preserve">inserm-02530755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential role of microphthalmia transcription factor for DNA replication, mitosis and genomic stability in melanoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Keime</w:t>
+                <w:t xml:space="preserve">Bcl11b represses a mature T-cell gene expression program in immature CD4(+)CD8(+) thymocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Juan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acharawan Topark-Ngarm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (8), pp.2143-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.200940258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2010.612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02530755v1</w:t>
+                <w:t xml:space="preserve">hal-04009063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-specific occupancy of an extended repertoire of CREM and CREB binding loci in male germ cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Legras</w:t>
+                <w:t xml:space="preserve">Oncogenic activation of the Notch1 gene by deletion of its promoter in Ikaros-deficient T-ALL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Jeannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mastio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Macias Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Oravecz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Ashworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-530⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (25), pp.5443-5454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2010-05-286658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663886v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncogenic activation of the Notch1 gene by deletion of its promoter in Ikaros-deficient T-ALL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Todd Ashworth</w:t>
+                <w:t xml:space="preserve">Cell-specific occupancy of an extended repertoire of CREM and CREB binding loci in male germ cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amin Choukrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2010-05-286658⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065527v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bcl11b represses a mature T-cell gene expression program in immature CD4(+)CD8(+) thymocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Acharawan Topark-Ngarm</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis of POU3F2/BRN2 promoter occupancy in human melanoma cells reveals Kitl as a novel regulated target gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Steunou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pigment Cell &amp; Melanoma research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.404-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-148X.2010.00697.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.200940258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009063v1</w:t>
+                <w:t xml:space="preserve">hal-04042071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of POU3F2/BRN2 promoter occupancy in human melanoma cells reveals Kitl as a novel regulated target gene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A Strategy for Direct Mapping and Identification of Mutations by Whole-Genome Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Zuryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...92 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Zuryn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+                <w:t xml:space="preserve">Karine Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jarriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 186 (1), pp.427-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.110.119230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8723,78 +8589,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterochromatin remodeling is essential to enable reprogramming and de-novo establishment of chromatin domains after fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Rodriguez-Terrones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8826,73 +8692,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromatin &amp; Epigenetics: Inheritance and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates Tau-related memory deficits in a model of Tauopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8901,123 +8767,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Temido-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates tau pathology-associated memory deficits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9026,101 +8892,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Purines 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Saint Jacques de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9130,51 +8996,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIM28-dependent SUMOylation protects the adult ovary from the male pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9226,65 +9092,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Migale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId372"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9431,51 +9297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Penaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jil Scuto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56722-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;nais Genin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nobili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03115-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04686940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Grgurina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673213v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hisler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylane Detilleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bernardini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stierle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.567046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05471718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114791" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pelletier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214691" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100295" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkhaleg Ibrahim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sabir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02882-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ramos-Alonso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Holland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2210593120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05189228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fuchs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Legras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchelles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad073.077" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Berico" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Nogaret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cigrang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lallement" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Vand-Rajabpour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113363" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tzeplaeff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Megat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2023.102483" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-022-00892-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Rands" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32061-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo A Hendriks" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03336903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davidson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Braun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sandoz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202051683" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Taroni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Deau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittelheisser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20202317" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427354v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mimouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Barbotin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Timzoura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2021.01.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03376640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Mohideen-Abdul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5581" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Salem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Karimi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713626v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zorro Shahidian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Haas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nitsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mour&#227;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202051009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouxvielh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Faure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fallone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25758-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665603v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heizmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Simand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Chan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242211" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Burton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gal&#225;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ruiz-Morales" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirze Rovira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0536-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02087719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670936v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quartier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chatrousse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haumesser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2018.01.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87K6P5KJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Suelves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deguitre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Deffinis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Calmels" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2018.05.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehajyoti Chatterjee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider&#8208;anthony" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;rienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708587" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542452v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Casteleyn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.204" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kebede" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nieborak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Shahidian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3490" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastien Ramirez Prado" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Rizzi Paillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1246-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpy Joshi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Watanabe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006600" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627216v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huchen Li" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Julien de Zelicourt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1261-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gallouet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Parcelier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewandowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13872" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Anthony" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lotz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42875" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.213983.116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megana K. Prasad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geoffroy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vicaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dumas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2015-103302" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayada Achour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parmentier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv099" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217954v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Urban" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ennen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Langer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.168849" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Koludrovic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.06857" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634392v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Taffin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bataill&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133387" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248892v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostol Apostolov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Polak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9823" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404987v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Alpern" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03613.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;rard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lauer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Herenger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102554" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248893v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solen Geimer Le Lay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mastio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jung" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2004545" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00904638v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Vasli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Feger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067527" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970577v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Piton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Masurel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.243" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fadloun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ziegler-Birling" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Takahashi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2495" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herquel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martianov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2496" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mhamdi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Stoetzel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2012-100875" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007113v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Leshinsky-Silver" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tally Lerman-Sagie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-012-1007-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70QMZ1PV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004632v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pizot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-012-0982-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02530755v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Strub" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ye" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keime" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.612" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663886v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amin Choukrallah" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Krebs" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-530" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065527v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jeannet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Macias Garcia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ashworth" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-05-286658" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009063v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kastner" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vogel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Juan Zhang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acharawan Topark-Ngarm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200940258" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042071v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Steunou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148X.2010.00697.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9VHGRGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036122v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zuryn" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jamet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarriault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.119230" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958517v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodriguez-Terrones" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Temido-Ferreira" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976300v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hansen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436837v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Penaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jil Scuto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56722-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;nais Genin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nobili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03115-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673213v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hisler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylane Detilleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bernardini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stierle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.567046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04686940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Grgurina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05471718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114791" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tzeplaeff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Megat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2023.102483" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ramos-Alonso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Holland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2210593120" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05189228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Legras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchelles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad073.077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkhaleg Ibrahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sabir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02882-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100295" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pelletier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214691" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Berico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Nogaret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cigrang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lallement" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Vand-Rajabpour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-022-00892-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Rands" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32061-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo A Hendriks" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03336903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davidson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Braun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sandoz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202051683" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Taroni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Deau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittelheisser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20202317" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427354v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mimouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Barbotin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Timzoura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2021.01.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713626v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zorro Shahidian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Haas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nitsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mour&#227;o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202051009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03376640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Mohideen-Abdul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5581" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Salem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Karimi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouxvielh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Faure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fallone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25758-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665603v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heizmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Simand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Chan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242211" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Burton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gal&#225;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ruiz-Morales" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirze Rovira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0536-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02087719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670936v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quartier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chatrousse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haumesser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2018.01.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87K6P5KJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Suelves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deguitre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Deffinis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Calmels" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2018.05.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehajyoti Chatterjee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider&#8208;anthony" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;rienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708587" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huchen Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Julien de Zelicourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1261-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677811v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kebede" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nieborak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Shahidian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3490" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542452v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Casteleyn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.204" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpy Joshi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Watanabe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006600" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627578v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastien Ramirez Prado" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Rizzi Paillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1246-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751880v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Anthony" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lotz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42875" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677820v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gallouet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Parcelier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewandowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13872" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.213983.116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megana K. Prasad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geoffroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vicaire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dumas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2015-103302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634392v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Taffin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bataill&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133387" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106606v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayada Achour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parmentier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv099" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Urban" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ennen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Langer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.168849" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238122v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Koludrovic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.06857" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248892v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostol Apostolov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Polak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9823" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Alpern" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03613.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542582v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;rard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lauer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Herenger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102554" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248893v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solen Geimer Le Lay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mastio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jung" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2004545" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00904638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Vasli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Feger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067527" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970577v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Piton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Masurel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.243" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119882v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fadloun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ziegler-Birling" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Takahashi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2495" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herquel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martianov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2496" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542601v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mhamdi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Stoetzel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2012-100875" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007113v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Leshinsky-Silver" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tally Lerman-Sagie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-012-1007-3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70QMZ1PV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004632v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pizot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-012-0982-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02530755v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Strub" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keime" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.612" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kastner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vogel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Juan Zhang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acharawan Topark-Ngarm" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200940258" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065527v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jeannet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Macias Garcia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ashworth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-05-286658" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663886v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amin Choukrallah" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Krebs" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-530" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042071v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Steunou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148X.2010.00697.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9VHGRGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036122v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zuryn" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jamet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarriault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.119230" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodriguez-Terrones" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976299v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Temido-Ferreira" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hansen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436837v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>