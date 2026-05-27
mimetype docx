--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -368,51 +368,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA polymerase II transcription with partially assembled TFIID complexes</w:t>
+                <w:t xml:space="preserve">RNA polymerase II transcription initiation in holo-TFIID-depleted mouse embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bardot</w:t>
@@ -459,70 +459,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (10), pp.114791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.11.27.567046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673213v2</w:t>
+                <w:t xml:space="preserve">hal-05471718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysregulated expression of cholesterol biosynthetic genes in Alzheimer's disease alters epigenomic signatures of hippocampal neurons</w:t>
               </w:r>
@@ -636,51 +636,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA polymerase II transcription initiation in holo-TFIID-depleted mouse embryonic stem cells</w:t>
+                <w:t xml:space="preserve">RNA polymerase II transcription with partially assembled TFIID complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bardot</w:t>
@@ -727,1414 +727,1414 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (10), pp.114791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2024.114791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.11.27.567046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471718v1</w:t>
+                <w:t xml:space="preserve">hal-04673213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutant FUS induces chromatin reorganization in the hippocampus and alters memory processes</w:t>
+                <w:t xml:space="preserve">DIPG-30. HIF2 OVEREXPRESSION DICTATES AGGRESSIVENESS ADDITIONALLY TO TP53 MUTATIONS IN H3.3K27M PEDIATRIC HIGH-GRADE GLIOMAS THROUGH RAS-MAPK AND WNT/BCATENIN PATHWAYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Tzeplaeff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Seguin</w:t>
+                <w:t xml:space="preserve">Quentin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+                <w:t xml:space="preserve">Stephanie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Megat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+                <w:t xml:space="preserve">Benoit Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vauchelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2023.102483⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (Supplement_1), pp.i19-i20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noad073.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714491v1</w:t>
+                <w:t xml:space="preserve">hal-05189228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitotic chromosome condensation resets chromatin to safeguard transcriptional homeostasis during interphase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Ramos-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petter Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2210593120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIPG-30. HIF2 OVEREXPRESSION DICTATES AGGRESSIVENESS ADDITIONALLY TO TP53 MUTATIONS IN H3.3K27M PEDIATRIC HIGH-GRADE GLIOMAS THROUGH RAS-MAPK AND WNT/BCATENIN PATHWAYS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MBD4 loss results in global reactivation of promoters and retroelements with low methylated CpG density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vauchelles</w:t>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Cosset</w:t>
+                <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noad073.077⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (1), pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-023-02882-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189228v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBD4 loss results in global reactivation of promoters and retroelements with low methylated CpG density</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-enhancer-driven expression of BAHCC1 promotes melanoma cell proliferation and genome stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Sabir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+                <w:t xml:space="preserve">Pietro Berico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Stoll</w:t>
+                <w:t xml:space="preserve">Maguelone Nogaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cigrang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Vand-Rajabpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-023-02882-z⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (11), pp.113363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288047v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the P. lividus sea urchin genome highlights contrasting trends of genomic and regulatory evolution in deuterostomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Marlétaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (4), pp.100295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Omics Data Integration Reveals Sex-Dependent Hippocampal Programming by Maternal High-Fat Diet during Lactation in Adult Mouse Offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Benderradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaimane Aboulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (21), pp.4691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu15214691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-enhancer-driven expression of BAHCC1 promotes melanoma cell proliferation and genome stability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutant FUS induces chromatin reorganization in the hippocampus and alters memory processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Lallement</w:t>
+                <w:t xml:space="preserve">Laura Tzeplaeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Vand-Rajabpour</w:t>
+                <w:t xml:space="preserve">Salim Megat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (11), pp.113363. </w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 227, pp.102483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2023.102483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398947v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Papin</w:t>
+                <w:t xml:space="preserve">Lucrezia Cellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+                <w:t xml:space="preserve">Céline Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
+                <w:t xml:space="preserve">Lauranne Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouada Nebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852700v1</w:t>
+                <w:t xml:space="preserve">hal-03855350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Istradefylline protects from cisplatin-induced nephrotoxicity and peripheral neuropathy while preserving cisplatin antitumor effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Meriaux</w:t>
+                <w:t xml:space="preserve">Edmone Dewaeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Poncelet</w:t>
+                <w:t xml:space="preserve">Kévin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouada Nebie</w:t>
+                <w:t xml:space="preserve">Sandy Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaewon Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Boukrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 132 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 132 (22), pp.e152924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI152924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855350v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03865945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Istradefylline protects from cisplatin-induced nephrotoxicity and peripheral neuropathy while preserving cisplatin antitumor effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual role of histone variant H3.3B in spermatogenesis: positive regulation of piRNA transcription and implication in X-chromosome inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Fellah</w:t>
+                <w:t xml:space="preserve">Emeline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaewon Sim</w:t>
+                <w:t xml:space="preserve">Guillaume Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihad Boukrout</w:t>
+                <w:t xml:space="preserve">Roland Abi Nahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (22), pp.e152924. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (13), pp.7350-7366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI152924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03865945v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyglutamine-expanded ATXN7 alters a specific epigenetic signature underlying photoreceptor identity gene expression in SCA7 mouse retinopathy</w:t>
               </w:r>
@@ -2146,51 +2146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niewiadomska-Cimicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,1501 +2248,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRIM28-dependent SUMOylation protects the adult ovary from activation of the testicular pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waves of sumoylation support transcription dynamics during adipocyte differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïra Rossitto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Roberta Migale</w:t>
+                <w:t xml:space="preserve">Ivo A Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Ramos-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32061-1⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (3), pp.1351-1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746540v1</w:t>
+                <w:t xml:space="preserve">hal-03716138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waves of sumoylation support transcription dynamics during adipocyte differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xu Zhao</w:t>
+                <w:t xml:space="preserve">TRIM28-dependent SUMOylation protects the adult ovary from activation of the testicular pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Rossitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris M Rands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo A Hendriks</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucía Ramos-Alonso</w:t>
+                <w:t xml:space="preserve">Roberta Migale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (3), pp.1351-1369. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32061-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716138v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDK7 and MITF repress a transcription program involved in survival and drug tolerance in melanoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential actions of EOMES and T-BET promote stepwise maturation of natural killer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Davidson</w:t>
+                <w:t xml:space="preserve">Jiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Braun</w:t>
+                <w:t xml:space="preserve">Kevin Pouxvielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Sandoz</w:t>
+                <w:t xml:space="preserve">Fabrice Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202051683⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.5446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25758-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03336903v1</w:t>
+                <w:t xml:space="preserve">hal-03357265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helios represses megakaryocyte priming in hematopoietic stem and progenitor cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Cova</w:t>
+                <w:t xml:space="preserve">CDK7 and MITF repress a transcription program involved in survival and drug tolerance in melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Berico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Cigrang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Taroni</w:t>
+                <w:t xml:space="preserve">Guillaume Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Céline Deau</w:t>
+                <w:t xml:space="preserve">Cathy Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Cai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mittelheisser</w:t>
+                <w:t xml:space="preserve">Jeremy Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20202317⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.e51683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202051683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375832v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03336903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycystic ovary syndrome is transmitted via a transgenerational epigenetic process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helios represses megakaryocyte priming in hematopoietic stem and progenitor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Cova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour El Houda Mimouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Paiva</w:t>
+                <w:t xml:space="preserve">Chiara Taroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Barbotin</w:t>
+                <w:t xml:space="preserve">Marie-Céline Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ezzahra Timzoura</w:t>
+                <w:t xml:space="preserve">Qi Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Plassard</w:t>
+                <w:t xml:space="preserve">Vincent Mittelheisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.513-530.e8. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (10), pp.e20202317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2021.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20202317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427354v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinylation of H3K122 destabilizes nucleosomes and enhances transcription</w:t>
+                <w:t xml:space="preserve">Polycystic ovary syndrome is transmitted via a transgenerational epigenetic process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Zorro Shahidian</w:t>
+                <w:t xml:space="preserve">Nour El Houda Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariska Haas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+                <w:t xml:space="preserve">Anne Laure Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nitsch</w:t>
+                <w:t xml:space="preserve">Fatima Ezzahra Timzoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mourão</w:t>
+                <w:t xml:space="preserve">Damien Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (3), </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.513-530.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.202051009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2021.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713626v1</w:t>
+                <w:t xml:space="preserve">hal-03427354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeCP2 is a microsatellite binding protein that protects CA repeats from nucleosome invasion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Succinylation of H3K122 destabilizes nucleosomes and enhances transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kareem Mohideen-Abdul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Lara Zorro Shahidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariska Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Stoll</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mourão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abd5581⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202051009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03376640v1</w:t>
+                <w:t xml:space="preserve">hal-03713626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpG Islands Shape the Epigenome Landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">MeCP2 is a microsatellite binding protein that protects CA repeats from nucleosome invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kareem Mohideen-Abdul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Mahdi Karimi</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6549), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd5581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.09.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03450118v1</w:t>
+                <w:t xml:space="preserve">inserm-03376640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential actions of EOMES and T-BET promote stepwise maturation of natural killer cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">CpG Islands Shape the Epigenome Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Pouxvielh</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Faure</w:t>
+                <w:t xml:space="preserve">Hatem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Fallone</w:t>
+                <w:t xml:space="preserve">Mohammad Mahdi Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.5446. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 433 (6), pp.166659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25758-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357265v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Ikaros antagonizes DNA binding by STAT5 in pre-B cells</w:t>
+                <w:t xml:space="preserve">Heterochromatin establishment during early mammalian development is regulated by pericentromeric RNA and characterized by non-repressive H3K9me3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Heizmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+                <w:t xml:space="preserve">Adam Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestine Simand</w:t>
+                <w:t xml:space="preserve">Vincent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Marchal</w:t>
+                <w:t xml:space="preserve">Carmen Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Chan</w:t>
+                <w:t xml:space="preserve">Elias Ruiz-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quirze Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242211⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (7), pp.767-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41556-020-0536-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665603v2</w:t>
+                <w:t xml:space="preserve">hal-02903653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterochromatin establishment during early mammalian development is regulated by pericentromeric RNA and characterized by non-repressive H3K9me3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Ikaros antagonizes DNA binding by STAT5 in pre-B cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brochard</w:t>
+                <w:t xml:space="preserve">Beate Heizmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Galán</w:t>
+                <w:t xml:space="preserve">Célestine Simand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Ruiz-Morales</w:t>
+                <w:t xml:space="preserve">Patricia Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quirze Rovira</w:t>
+                <w:t xml:space="preserve">Susan Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (7), pp.767-778. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41556-020-0536-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903653v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Type-Specific Gene Expression Profiling in Adult Mouse Brain Reveals Normal and Disease-State Signatures</w:t>
               </w:r>
@@ -3875,51 +3875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exacerbation of C1q dysregulation, synaptic loss and memory deficits in tau pathology linked to neuronal adenosine A2A receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pietrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,1448 +3990,1448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02350065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes and Pathways Regulated by Androgens in Human Neural Cells, Potential Candidates for the Male Excess in Autism Spectrum Disorder</w:t>
+                <w:t xml:space="preserve">Reinstating plasticity and memory in a tauopathy mouse model with an acetyltransferase activator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Quartier</w:t>
+                <w:t xml:space="preserve">Snehajyoti Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Chatrousse</w:t>
+                <w:t xml:space="preserve">Raphaelle Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Redin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Keime</w:t>
+                <w:t xml:space="preserve">Anne Schneider‐anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Haumesser</w:t>
+                <w:t xml:space="preserve">Karine Mérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84 (4), pp.239-252. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.e8587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670936v1</w:t>
+                <w:t xml:space="preserve">inserm-01930486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation corporelle dans la prise en charge globale de jeunes souffrant d’anorexie mentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes and Pathways Regulated by Androgens in Human Neural Cells, Potential Candidates for the Male Excess in Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Saez</w:t>
+                <w:t xml:space="preserve">Laure Chatrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Suelves</w:t>
+                <w:t xml:space="preserve">Claire Redin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Deguitre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Calmels</w:t>
+                <w:t xml:space="preserve">Nicolas Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spp.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Biological psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (4), pp.239-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316819v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinstating plasticity and memory in a tauopathy mouse model with an acetyltransferase activator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La médiation corporelle dans la prise en charge globale de jeunes souffrant d’anorexie mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snehajyoti Chatterjee</w:t>
+                <w:t xml:space="preserve">Laurence Suelves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Cassel</w:t>
+                <w:t xml:space="preserve">Marie Deguitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Schneider‐anthony</w:t>
+                <w:t xml:space="preserve">Blandine Deffinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mérienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Cosquer</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (11), pp.e8587. </w:t>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (303), pp.38-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spp.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01930486v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPK-triggered chromatin reprogramming by histone deacetylase in plant innate immunity</w:t>
+                <w:t xml:space="preserve">Histone propionylation is a mark of active chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Latrasse</w:t>
+                <w:t xml:space="preserve">Adam Kebede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Jegu</w:t>
+                <w:t xml:space="preserve">Anna Nieborak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huchen Li</w:t>
+                <w:t xml:space="preserve">Lara Shahidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel de Julien de Zelicourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Raynaud</w:t>
+                <w:t xml:space="preserve">Florian Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1261-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.3490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627216v1</w:t>
+                <w:t xml:space="preserve">hal-03677811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone propionylation is a mark of active chromatin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TEAD transcription factors are required for normal primary myoblast differentiation in vitro and muscle regeneration in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpy Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Kebede</w:t>
+                <w:t xml:space="preserve">Shuichi Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Nieborak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Richter</w:t>
+                <w:t xml:space="preserve">Thomas Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.3490⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677811v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intragenic FMR1 disease-causing variants: a significant mutational mechanism leading to Fragile-X syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Quartier</w:t>
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; SWI/SNF protein BAF60 mediates seedling growth control by modulating DNA accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Jegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaguraj Veluchamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Poquet</w:t>
+                <w:t xml:space="preserve">Juan Sebastien Ramirez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
+                <w:t xml:space="preserve">Charley Rizzi Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Casteleyn</w:t>
+                <w:t xml:space="preserve">Magali Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.204⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1246-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542452v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEAD transcription factors are required for normal primary myoblast differentiation in vitro and muscle regeneration in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intragenic FMR1 disease-causing variants: a significant mutational mechanism leading to Fragile-X syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilpy Joshi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+                <w:t xml:space="preserve">Brigitte Gilbert-Dussardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuichi Watanabe</w:t>
+                <w:t xml:space="preserve">Massimiliano Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Braun</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Casteleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006600. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.423 - 431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2016.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524880v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; SWI/SNF protein BAF60 mediates seedling growth control by modulating DNA accessibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">MAPK-triggered chromatin reprogramming by histone deacetylase in plant innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Latrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sebastien Ramirez Prado</w:t>
+                <w:t xml:space="preserve">Huchen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charley Rizzi Paillet</w:t>
+                <w:t xml:space="preserve">Axel de Julien de Zelicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Perez</w:t>
+                <w:t xml:space="preserve">Cécile Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18, pp.114. </w:t>
+              <w:t xml:space="preserve">, 2017, 18, pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1246-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1261-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627578v1</w:t>
+                <w:t xml:space="preserve">hal-02627216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered enhancer transcription underlies Huntington’s disease striatal transcriptional signature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macrophage production and activation are dependent on TRIM33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Anthony</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Gallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lotz</w:t>
+                <w:t xml:space="preserve">Federica Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie de Longprez</w:t>
+                <w:t xml:space="preserve">Vanessa Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Parcelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep42875⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.5111-5122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.13872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01751880v1</w:t>
+                <w:t xml:space="preserve">hal-03677820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage production and activation are dependent on TRIM33</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Ferri</w:t>
+                <w:t xml:space="preserve">Altered enhancer transcription underlies Huntington’s disease striatal transcriptional signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Petit</w:t>
+                <w:t xml:space="preserve">Anne Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Parcelier</w:t>
+                <w:t xml:space="preserve">Caroline Lotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lewandowski</w:t>
+                <w:t xml:space="preserve">Lucie de Longprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (3), pp.5111-5122. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (Article number: 42875), </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.13872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep42875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677820v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01751880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial DNA methylation codes at repetitive elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulkhaleg Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5521,51 +5521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vicaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5610,563 +5610,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of collier In vivo binding sites highlights its hierarchical position in different transcription regulatory networks</w:t>
+                <w:t xml:space="preserve">A Brn2–Zic1 axis specifies the neuronal fate of retinoic-acid-treated embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde de Taffin</w:t>
+                <w:t xml:space="preserve">Sylvia Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Carrier</w:t>
+                <w:t xml:space="preserve">Dominique Kobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubois</w:t>
+                <w:t xml:space="preserve">Marie Ennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bataillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Painset</w:t>
+                <w:t xml:space="preserve">Diana Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133387⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128 (13), pp.2303-2318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.168849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634392v1</w:t>
+                <w:t xml:space="preserve">hal-04217954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal identity genes regulated by super-enhancers are preferentially down-regulated in the striatum of Huntington's disease mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayada Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayada Achour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Keime</w:t>
+                <w:t xml:space="preserve">Frédéric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (12), pp.3481-3496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddv099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brn2–Zic1 axis specifies the neuronal fate of retinoic-acid-treated embryonic stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription factor MITF and remodeller BRG1 define chromatin organisation at regulatory elements in melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Urban</w:t>
+                <w:t xml:space="preserve">Thomas Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Kobi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Dana Koludrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.168849⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (Art. n°e06857), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.06857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217954v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factor MITF and remodeller BRG1 define chromatin organisation at regulatory elements in melanoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide mapping of collier In vivo binding sites highlights its hierarchical position in different transcription regulatory networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Taffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Laurette</w:t>
+                <w:t xml:space="preserve">Laurence Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Strub</w:t>
+                <w:t xml:space="preserve">Laetitia Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Koludrovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+                <w:t xml:space="preserve">Anaïs Painset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (Art. n°e06857), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.06857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238122v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikaros mediates gene silencing in T cells through Polycomb repressive complex 2</w:t>
               </w:r>
@@ -6191,64 +6191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostol Apostolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Polak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
@@ -6299,77 +6299,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAF4, a subunit of transcription factor II D, directs promoter occupancy of nuclear receptor HNF4A during post-natal hepatocyte differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Alpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient strategy for the molecular diagnosis of intellectual disability using targeted high-throughput sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Redin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6606,51 +6606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mastio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (317), </w:t>
@@ -6682,1111 +6682,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated diagnosis strategy for congenital myopathies.</w:t>
+                <w:t xml:space="preserve">Trim24-repressed VL30 retrotransposons regulate gene expression by producing noncoding RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Böhm</w:t>
+                <w:t xml:space="preserve">Benjamin Herquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasim Vasli</w:t>
+                <w:t xml:space="preserve">Khalid Ouararhni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Malfatti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Igor Martianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Feger</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067527⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00904638v1</w:t>
+                <w:t xml:space="preserve">hal-04217904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumoylation at chromatin governs coordinated repression of a transcriptional program essential for cell growth and proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated diagnosis strategy for congenital myopathies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Neyret-Kahn</w:t>
+                <w:t xml:space="preserve">Nasim Vasli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Benhamed</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Edoardo Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
+                <w:t xml:space="preserve">Claire Feger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (10), pp.1563-1579. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e67527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.154872.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03235077v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00904638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 ans après: a second mutation in MAOA identified by targeted high-throughput sequencing in a family with altered behavior and cognition</w:t>
+                <w:t xml:space="preserve">Sumoylation at chromatin governs coordinated repression of a transcriptional program essential for cell growth and proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Piton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Redin</w:t>
+                <w:t xml:space="preserve">Hélène Neyret-Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Masurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Lauer</w:t>
+                <w:t xml:space="preserve">Moussa Benhamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2013.243⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (10), pp.1563-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.154872.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970577v1</w:t>
+                <w:t xml:space="preserve">pasteur-03235077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin signatures and retrotransposon profiling in mouse embryos reveal regulation of LINE-1 by RNA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">20 ans après: a second mutation in MAOA identified by targeted high-throughput sequencing in a family with altered behavior and cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ziegler-Birling</w:t>
+                <w:t xml:space="preserve">Amélie Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Redin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Takahashi</w:t>
+                <w:t xml:space="preserve">Alice Masurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (3), pp.332-338. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (6), pp.776-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2013.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119882v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trim24-repressed VL30 retrotransposons regulate gene expression by producing noncoding RNA</w:t>
+                <w:t xml:space="preserve">Chromatin signatures and retrotransposon profiling in mouse embryos reveal regulation of LINE-1 by RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Herquel</w:t>
+                <w:t xml:space="preserve">Anas Fadloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Ouararhni</w:t>
+                <w:t xml:space="preserve">Céline Ziegler-Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Martianov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tao Ye</w:t>
+                <w:t xml:space="preserve">H Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20 (3), pp.339-346. </w:t>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.332-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217904v1</w:t>
+                <w:t xml:space="preserve">hal-04119882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted high-throughput sequencing for diagnosis of genetically heterogeneous diseases: efficient mutation detection in Bardet-Biedl and Alström Syndromes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Next generation sequencing for molecular diagnosis of neuromuscular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasim Vasli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussema Mhamdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Stoetzel</w:t>
+                <w:t xml:space="preserve">Cécile Pizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2012-100875⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (2), pp.273 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-012-0982-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542601v1</w:t>
+                <w:t xml:space="preserve">hal-05004632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samaritan myopathy, an ultimately benign congenital myopathy, is caused by a RYR1 mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Böhm</w:t>
+                <w:t xml:space="preserve">Targeted high-throughput sequencing for diagnosis of genetically heterogeneous diseases: efficient mutation detection in Bardet-Biedl and Alström Syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Redin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Leshinsky-Silver</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tally Lerman-Sagie</w:t>
+                <w:t xml:space="preserve">Corinne Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-012-1007-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (8), pp.502-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2012-100875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05007113v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation sequencing for molecular diagnosis of neuromuscular diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Samaritan myopathy, an ultimately benign congenital myopathy, is caused by a RYR1 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Leshinsky-Silver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vassilopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Pizot</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tally Lerman-Sagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 124 (2), pp.273 - 283. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 124 (4), pp.575-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-012-1007-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-012-0982-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05004632v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential role of microphthalmia transcription factor for DNA replication, mitosis and genomic stability in melanoma</w:t>
               </w:r>
@@ -7900,498 +7900,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02530755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bcl11b represses a mature T-cell gene expression program in immature CD4(+)CD8(+) thymocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell-specific occupancy of an extended repertoire of CREM and CREB binding loci in male germ cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Martianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kastner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susan Chan</w:t>
+                <w:t xml:space="preserve">Mohamed-Amin Choukrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Vogel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Acharawan Topark-Ngarm</w:t>
+                <w:t xml:space="preserve">Arnaud Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.200940258⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009063v1</w:t>
+                <w:t xml:space="preserve">inserm-00663886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncogenic activation of the Notch1 gene by deletion of its promoter in Ikaros-deficient T-ALL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Jeannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mastio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Macias Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Oravecz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Ashworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 116 (25), pp.5443-5454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2010-05-286658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-specific occupancy of an extended repertoire of CREM and CREB binding loci in male germ cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Martianov</w:t>
+                <w:t xml:space="preserve">Bcl11b represses a mature T-cell gene expression program in immature CD4(+)CD8(+) thymocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Amin Choukrallah</w:t>
+                <w:t xml:space="preserve">Ling-Juan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Krebs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Legras</w:t>
+                <w:t xml:space="preserve">Acharawan Topark-Ngarm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.530. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (8), pp.2143-2154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.200940258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663886v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of POU3F2/BRN2 promoter occupancy in human melanoma cells reveals Kitl as a novel regulated target gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doulaye Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8467,51 +8467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strategy for Direct Mapping and Identification of Mutations by Whole-Genome Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Zuryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8597,277 +8597,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterochromatin remodeling is essential to enable reprogramming and de-novo establishment of chromatin domains after fertilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Burton</w:t>
+                <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates Tau-related memory deficits in a model of Tauopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pietrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Rodriguez-Terrones</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elias Ruiz-Morales</w:t>
+                <w:t xml:space="preserve">Aude Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Temido-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromatin &amp; Epigenetics: Inheritance and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958517v1</w:t>
+                <w:t xml:space="preserve">hal-03976299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates Tau-related memory deficits in a model of Tauopathy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Deleau</w:t>
+                <w:t xml:space="preserve">Heterochromatin remodeling is essential to enable reprogramming and de-novo establishment of chromatin domains after fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Temido-Ferreira</w:t>
+                <w:t xml:space="preserve">Diego Rodriguez-Terrones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Ruiz-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Chromatin &amp; Epigenetics: Inheritance and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976299v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal adenosine A2A receptor overexpression exacerbates tau pathology-associated memory deficits.</w:t>
               </w:r>
@@ -8892,51 +8892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Gomez-Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9010,103 +9010,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIM28-dependent SUMOylation protects the adult ovary from the male pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris M Rands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Migale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9297,51 +9297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Penaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jil Scuto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56722-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;nais Genin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nobili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03115-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673213v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hisler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylane Detilleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bernardini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stierle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.567046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04686940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Grgurina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05471718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114791" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tzeplaeff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Megat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2023.102483" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ramos-Alonso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Holland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2210593120" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05189228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Legras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchelles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad073.077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkhaleg Ibrahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sabir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02882-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100295" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398934v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pelletier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214691" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Berico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Nogaret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cigrang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lallement" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Vand-Rajabpour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113363" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-022-00892-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Rands" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32061-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo A Hendriks" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03336903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davidson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Braun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sandoz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202051683" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Taroni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Deau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittelheisser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20202317" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427354v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mimouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Barbotin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Timzoura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2021.01.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713626v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zorro Shahidian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Haas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nitsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mour&#227;o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202051009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03376640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Mohideen-Abdul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5581" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Salem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Karimi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouxvielh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Faure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fallone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25758-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665603v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heizmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Simand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Chan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242211" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Burton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gal&#225;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ruiz-Morales" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirze Rovira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0536-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02087719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670936v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quartier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chatrousse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haumesser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2018.01.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87K6P5KJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Suelves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deguitre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Deffinis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Calmels" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2018.05.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehajyoti Chatterjee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider&#8208;anthony" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;rienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708587" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huchen Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Julien de Zelicourt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1261-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677811v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kebede" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nieborak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Shahidian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3490" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542452v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Casteleyn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.204" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524880v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpy Joshi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Watanabe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006600" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627578v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastien Ramirez Prado" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Rizzi Paillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1246-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751880v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Anthony" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lotz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42875" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677820v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gallouet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Parcelier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewandowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13872" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.213983.116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megana K. Prasad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geoffroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vicaire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dumas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2015-103302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634392v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Taffin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bataill&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133387" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106606v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayada Achour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parmentier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv099" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Urban" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ennen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Langer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.168849" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238122v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Koludrovic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.06857" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248892v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostol Apostolov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Polak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9823" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Alpern" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03613.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542582v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;rard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lauer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Herenger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102554" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248893v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solen Geimer Le Lay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mastio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jung" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2004545" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00904638v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Vasli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Feger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067527" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970577v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Piton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Masurel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.243" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119882v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fadloun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ziegler-Birling" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Takahashi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2495" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herquel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martianov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2496" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542601v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mhamdi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Stoetzel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2012-100875" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007113v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Leshinsky-Silver" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tally Lerman-Sagie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-012-1007-3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70QMZ1PV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004632v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pizot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-012-0982-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02530755v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Strub" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keime" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.612" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009063v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kastner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vogel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Juan Zhang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acharawan Topark-Ngarm" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200940258" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065527v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jeannet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Macias Garcia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ashworth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-05-286658" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663886v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amin Choukrallah" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Krebs" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-530" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042071v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Steunou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148X.2010.00697.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9VHGRGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036122v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zuryn" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jamet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarriault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.119230" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodriguez-Terrones" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976299v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Temido-Ferreira" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hansen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436837v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brul&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alcal&#225;-Vida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Penaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jil Scuto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56722-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Launay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;nais Genin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gauvrit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nobili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03115-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05471718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hisler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylane Detilleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bernardini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stierle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04686940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Grgurina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Kumar Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cosquer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673213v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.11.27.567046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05189228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fuchs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Legras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lhermitte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchelles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cosset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noad073.077" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ramos-Alonso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Holland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2210593120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04288047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Papin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkhaleg Ibrahim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Sabir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Stoll" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02882-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Berico" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Nogaret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cigrang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lallement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Vand-Rajabpour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113363" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04093287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Marl&#233;taz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100295" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pelletier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaimane Aboulouard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214691" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tzeplaeff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Megat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2023.102483" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmone Dewaeles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Fellah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Sim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Boukrout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI152924" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Abi Nahed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niewiadomska-Cimicka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-022-00892-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo A Hendriks" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M Rands" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Migale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32061-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouxvielh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fallone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25758-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03336903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Davidson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Braun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sandoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202051683" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Taroni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Deau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mittelheisser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20202317" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mimouni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Barbotin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Timzoura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plassard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2021.01.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713626v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zorro Shahidian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Haas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nitsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mour&#227;o" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202051009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03376640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Mohideen-Abdul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd5581" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Salem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Karimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Burton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gal&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ruiz-Morales" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirze Rovira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-020-0536-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665603v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Heizmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Simand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marchal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Chan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242211" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02087719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pietrowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz288" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930486v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehajyoti Chatterjee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider&#8208;anthony" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;rienne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708587" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quartier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chatrousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haumesser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2018.01.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87K6P5KJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316819v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Saez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Suelves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deguitre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Deffinis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Calmels" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2018.05.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kebede" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nieborak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Shahidian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3490" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpy Joshi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Watanabe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Braun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006600" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627578v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Jegu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastien Ramirez Prado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Rizzi Paillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1246-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542452v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gilbert-Dussardier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Rossi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Casteleyn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.204" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627216v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huchen Li" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel de Julien de Zelicourt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1261-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gallouet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Parcelier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lewandowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.13872" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01751880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Anthony" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lotz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42875" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.213983.116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megana K. Prasad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Geoffroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vicaire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dumas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2015-103302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Urban" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kobi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ennen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Langer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.168849" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106606v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayada Achour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parmentier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv099" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laurette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strub" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Koludrovic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.06857" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Taffin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carrier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bataill&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133387" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248892v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Oravecz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostol Apostolov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Polak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9823" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Alpern" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03613.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542582v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte G&#233;rard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lauer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Herenger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2014-102554" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248893v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solen Geimer Le Lay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mastio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jung" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2004545" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217904v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herquel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ouararhni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martianov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2496" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00904638v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Vasli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Malfatti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Feger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067527" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235077v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Neyret-Kahn" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Benhamed" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.154872.113" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970577v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Piton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Masurel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.243" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119882v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fadloun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ziegler-Birling" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Takahashi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2495" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pizot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-012-0982-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542601v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Mhamdi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Stoetzel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2012-100875" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007113v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Leshinsky-Silver" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tally Lerman-Sagie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-012-1007-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70QMZ1PV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02530755v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Strub" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giuliano" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keime" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.612" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663886v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amin Choukrallah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Krebs" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-530" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065527v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jeannet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Macias Garcia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ashworth" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-05-286658" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009063v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kastner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vogel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Juan Zhang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acharawan Topark-Ngarm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200940258" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042071v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Steunou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Larue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-148X.2010.00697.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9VHGRGQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036122v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Zuryn" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jamet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarriault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.119230" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976299v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Temido-Ferreira" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958517v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rodriguez-Terrones" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03976300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hansen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436837v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>