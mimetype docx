--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1106,173 +1106,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir la pensée de l’autre pour construire son imaginaire. Dialogue des cultures en lycée professionnel</w:t>
+                <w:t xml:space="preserve">Autobiographie d’un lecteur tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Schneider; Magali Jeannin. </w:t>
+              <w:t xml:space="preserve">Bénédicte Shawky-Milcent; Nathalie Brillant Rannou; François Le Goff; Nathalie Lacelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature de l'altérité, altérités de la littérature. Moi, nous, les autres, le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 41, Presses universitaires de Namur, pp.207-224, 2020, (Diptyque), 978-2-39029-069-8</w:t>
+              <w:t xml:space="preserve">Autobiographies de chercheur·se·s, lecteur·ice·s, scripteur·ice·s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Écureuil, pp.97-99, 2020, 979-10-384-0000-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025591v1</w:t>
+                <w:t xml:space="preserve">hal-05032301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autobiographie d’un lecteur tardif</w:t>
+                <w:t xml:space="preserve">Investir la pensée de l’autre pour construire son imaginaire. Dialogue des cultures en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bénédicte Shawky-Milcent; Nathalie Brillant Rannou; François Le Goff; Nathalie Lacelle. </w:t>
+              <w:t xml:space="preserve">Anne Schneider; Magali Jeannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autobiographies de chercheur·se·s, lecteur·ice·s, scripteur·ice·s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Écureuil, pp.97-99, 2020, 979-10-384-0000-9</w:t>
+              <w:t xml:space="preserve">Littérature de l'altérité, altérités de la littérature. Moi, nous, les autres, le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, Presses universitaires de Namur, pp.207-224, 2020, (Diptyque), 978-2-39029-069-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032301v1</w:t>
+                <w:t xml:space="preserve">hal-05025591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carnet dialogique pour un passage à la réflexivité : expériences en lycée professionnel</w:t>
               </w:r>
@@ -2203,51 +2203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemarchand Thieurmel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15436" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemarchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief24977" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Idouahmane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.228.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.199.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047788ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2011.3464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05542643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15607" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toudic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7j" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.2180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdidlit17.hypotheses.org/lemarchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04232209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemarchand Thieurmel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15436" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemarchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief24977" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Idouahmane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.228.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.199.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047788ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2011.3464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05542643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15607" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toudic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7j" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.2180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdidlit17.hypotheses.org/lemarchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04232209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>