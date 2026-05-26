--- v1 (2026-04-05)
+++ v2 (2026-05-26)
@@ -72,861 +72,861 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescences romanesques. La génération des Six Compagnons (1960-1980)</w:t>
+                <w:t xml:space="preserve">Réception d’un roman de la collection &amp;lt;i&amp;gt;La Famille HLM&amp;lt;/i&amp;gt; par des élèves d’aujourd’hui. Expérience de lecture offerte à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Connan-Pintado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lemarchand Thieurmel</w:t>
+                <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Adolescences romanesques. La génération des Six Compagnons (1960-1980)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque : Adolescences romanesques. La génération des "Six Compagnons" (1960-1980)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de l'Université de Caen Normandie, Nov 2024, Caen, France. 14 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.15607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes professionnels : expérience sensible et enseignement du sensible. Évaluation d'un module de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXes Rencontres des chercheuses et chercheurs en didactique de la littérature - Expérience et partage du sensible dans l’enseignement de la littérature. Bilan et perspectives après 20 ans de recherche didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLAM (Centre d'Études des Langues et Littératures Anciennes et Modernes), Jun 2019, Rennes, France. pp.253-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05402223v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investir la pensée de l’autre pour construire son imaginaire. Dialogue des cultures en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Rencontres des chercheurs en didactique de la littérature. Moi, nous, les autres, le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de l'académie de Caen; MRSH - LASLAR (Caen, EA 4256); DYLIS (Rouen, EA 4701), May 2017, Caen, France. pp.207-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géopoétique de l’enfance : l’écriture « autobiogéographique » comme récit de soi</w:t>
+                <w:t xml:space="preserve">Adolescences romanesques. La génération des Six Compagnons (1960-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
+                <w:t xml:space="preserve">Christiane Connan-Pintado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lemarchand Thieurmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Colloque : Adolescences romanesques. La génération des Six Compagnons (1960-1980)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Caen, France. Groupe de recherche Fabula, pp.[en ligne], 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.15436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542218v1</w:t>
-[...324 lines deleted...]
-                <w:t xml:space="preserve">hal-05032325v1</w:t>
+                <w:t xml:space="preserve">hal-05402223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception d’un roman de la collection &amp;lt;i&amp;gt;La Famille HLM&amp;lt;/i&amp;gt; par des élèves d’aujourd’hui. Expérience de lecture offerte à l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Géopoétique de l’enfance : l’écriture « autobiogéographique » comme récit de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Adolescences romanesques. La génération des "Six Compagnons" (1960-1980)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05542643v1</w:t>
+              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Je/ux d’enfants : autobiographie et littérature jeunesse, 19 (2), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51777/relief24977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes professionnels : expérience sensible et enseignement du sensible. Évaluation d'un module de formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’enquête documentaire au service de l’écriture de fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila Idouahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXes Rencontres des chercheuses et chercheurs en didactique de la littérature - Expérience et partage du sensible dans l’enseignement de la littérature. Bilan et perspectives après 20 ans de recherche didactique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05030699v1</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les territoires didactiques des écritures de fiction, 1 (228), pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.228.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir la pensée de l’autre pour construire son imaginaire. Dialogue des cultures en lycée professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lecture résistante, résistance à la lecture. Construire le sujet lecteur au lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Rencontres des chercheurs en didactique de la littérature. Moi, nous, les autres, le monde</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le français au lycée professionnel, 4 (199), pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.199.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'influence de la culture des écrans sur la lecture d'élèves en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vers une didactique de la multilecture et de la multiécriture littéraire, 1 (4), pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1047788ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la formation disciplinaire. L'exemple des professeurs de lettres-histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Travailler en banlieue. Enjeux de formation, 166, pp.137-142. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030700v1</w:t>
+                <w:t xml:space="preserve">⟨10.3406/diver.2011.3464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -938,225 +938,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre expérience personnelle et expérience professionnelle, le sensible au cœur de la réflexivité professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’expérience d’écriture au service de la construction et de la réflexivité professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Brillant Rannou; Marion Sauvaire; François Le Goff. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Rouvière; Bénédicte Shawky-Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience et partage du sensible dans l'enseignement de la littérature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">De l'écrivain professeur au professeur écrivant. Quels apports pour la didactique de la lecture ou de l'écriture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, pp.283-296, 2024, (Didaskein), 978-2-37747-483-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12g7j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030411v1</w:t>
+                <w:t xml:space="preserve">hal-05032289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience d’écriture au service de la construction et de la réflexivité professionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entre expérience personnelle et expérience professionnelle, le sensible au cœur de la réflexivité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Rouvière; Bénédicte Shawky-Milcent. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Brillant Rannou; Marion Sauvaire; François Le Goff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'écrivain professeur au professeur écrivant. Quels apports pour la didactique de la lecture ou de l'écriture ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expérience et partage du sensible dans l'enseignement de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de l'écureuil, pp.253-278, 2024, 978-2-925177-41-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12g7j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05032289v1</w:t>
+                <w:t xml:space="preserve">hal-05030411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiographie d’un lecteur tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Shawky-Milcent; Nathalie Brillant Rannou; François Le Goff; Nathalie Lacelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autobiographies de chercheur·se·s, lecteur·ice·s, scripteur·ice·s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Écureuil, pp.97-99, 2020, 979-10-384-0000-9</w:t>
@@ -1185,51 +1185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir la pensée de l’autre pour construire son imaginaire. Dialogue des cultures en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Schneider; Magali Jeannin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature de l'altérité, altérités de la littérature. Moi, nous, les autres, le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Presses universitaires de Namur, pp.207-224, 2020, (Diptyque), 978-2-39029-069-8</w:t>
@@ -1258,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carnet dialogique pour un passage à la réflexivité : expériences en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Hébert-Loizelet; Élise Ouvrard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets aujourd’hui. Outils d’apprentissage et objets de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.41-53, 2019, 978-2-84133-935-8. </w:t>
@@ -1334,212 +1334,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la posture de non-lecteur au plaisir de parler des œuvres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De l’imaginaire singulier à l’imaginaire collectif, l’écriture comme médiation. Étude comparative en lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Massol; Nathalie Rannou. </w:t>
+              <w:t xml:space="preserve">François Le Goff; Marie-José Fourtanier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet lecteur-scripteur de l'école à l'université. Variété des dispositifs, diversité des élèves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Formes plurielles des écritures de la réception. Volume 2, Affects et temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Presses Universitaires de Namur, pp.145-160, 2017, (Diptyque), 978-2-87037-971-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032310v1</w:t>
+                <w:t xml:space="preserve">hal-05032333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’imaginaire singulier à l’imaginaire collectif, l’écriture comme médiation. Étude comparative en lycée professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De la posture de non-lecteur au plaisir de parler des œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Le Goff; Marie-José Fourtanier. </w:t>
+              <w:t xml:space="preserve">Jean-François Massol; Nathalie Rannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Formes plurielles des écritures de la réception. Volume 2, Affects et temporalités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le sujet lecteur-scripteur de l'école à l'université. Variété des dispositifs, diversité des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, pp.269-285, 2017, (Didaskein), 978-2-37747-018-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.2180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032333v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre compte de la réception des oeuvres littéraires : le dessin du lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Charles Chabanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XVIIes Rencontres de didactique de la littérature, Lyon, juin 2016 [actes numériques]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1581,51 +1581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La subjectivité de la lecture pour s’approprier le patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-France Bishop; Anissa Belhadjin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Patrimoines littéraires à l’école. Tensions et débats actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Honoré Champion, pp.275-286, 2015, (Didactiques des lettres et des cultures), 978-2-7453-2782-6</w:t>
@@ -1699,51 +1699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autolecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brillant Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand Thieurmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.223-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1768,51 +1768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des lycées publics de Bretagne. Histoire, culture, patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1869,51 +1869,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir lecteur. L'expérience de l'élève de lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 228 p., 2017, (Paideia), 9782753554788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1963,51 +1963,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture subjective en classe et avènement du sujet lecteur : étude longitudinale en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemarchand Thieurmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Rennes 2, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014REN20036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2203,51 +2203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemarchand Thieurmel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15436" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemarchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief24977" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Idouahmane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.228.0065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.199.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047788ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2011.3464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05542643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15607" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toudic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7j" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.2180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdidlit17.hypotheses.org/lemarchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04232209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05542643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402223v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Connan-Pintado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemarchand Thieurmel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief24977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Idouahmane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.228.0065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.199.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047788ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2011.3464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toudic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7j" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.13417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.2180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdidlit17.hypotheses.org/lemarchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04232209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN20036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>