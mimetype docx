--- v0 (2026-03-11)
+++ v1 (2026-04-05)
@@ -147,3998 +147,4600 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité 2024 GIS Etudes africaines en France</w:t>
+                <w:t xml:space="preserve">Organisation de la première journée d'étude des jeunes Chercheurs de la SCREAF (Structure Collaborative de Recherche en Eudes Africaines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pennec</w:t>
+                <w:t xml:space="preserve">Anaïs Clara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ambrosetti</w:t>
+                <w:t xml:space="preserve">Magali Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première journée d'étude des jeunes Chercheurs de la SCREAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anaïs Clara; Magali Dufau; Stephanie Lima, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05385255v1</w:t>
+                <w:t xml:space="preserve">hal-05295858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des activités en 2023 du GIS Études africaines en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. Quand les migrants arrivent en ville : Politiques et pratiques de l’hospitalité et de la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes rencontres franco-italiennes de géographie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST-Cieu; Centre universitaire Champollion Albi; ESO-Caen; Passages, May 2016, Toulouse - Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04463199v1</w:t>
+                <w:t xml:space="preserve">halshs-01420700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activités pour 2022 pour le Groupement d'intérêt scientifique en Etudes africaines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ambrosetti</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04235918v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque État en action, État en consolidation ?, Maison des Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration processes and social and political dynamics in Kayes Region, Mali: New insights into new trends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Émancipation spatiale VS Aliénation territoriale. Une controverse de nos sociétés mobiles mais immobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...52 lines deleted...]
-                <w:t xml:space="preserve">hal-03227500v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Biennale de géographie d'Avignon - Géopoint 2014 - " Controverses et géographies "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques spatiales des étudiants de l'albigeois. Étude pour le compte de la Communauté d'Agglomération de l'Albigeois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+                <w:t xml:space="preserve">Les territoires, acteurs émergents du développement agricole périurbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">hal-04855430v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville d’Albi face à ses mobilités : pour une nouvelle politique de déplacements (Synthèse), Étude réalisée pour la Mairie d'Albi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+                <w:t xml:space="preserve">LES TERRITOIRES, ACTEURS EMERGENTS DU DEVELOPPEMENT AGRICOLE PERIURBAIN ? REPRESENTATIONS DE L'ACTIVITE AGRICOLE DANS LES PROJETS DE TERRITOIRES PERIURBAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">hal-04855457v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretiens croisés : parcours de géographes en et sur l’Afrique, avec Armelle Choplin, Fatoumata Coulibaly, Géraud Magrin et Harouna Mounkaila</w:t>
+                <w:t xml:space="preserve">Géographies africaines ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 89 (1), pp.23-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lig.891.0023⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 89 (1), pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.891.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025688v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies africaines ordinaires</w:t>
+                <w:t xml:space="preserve">Entretiens croisés : parcours de géographes en et sur l’Afrique, avec Armelle Choplin, Fatoumata Coulibaly, Géraud Magrin et Harouna Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 89 (1), pp.9-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lig.891.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 89 (1), pp.23-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.891.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025677v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation migration-développement au prisme des localités : rétrospective d’une tension continue entre politisation et dépolitisation au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Migrations et développement.Enjeux politiques, 40 (1), pp.65-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.25344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexivité et engagement : faire de la recherche sur les migrations aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Études migratoires : la démarche de recherche en questions, 2024/3 (197), pp.17-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.197.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus migratoires et dynamiques sociales et politiques dans la région de Kayes au Mali : un nouveau regard pour de nouvelles tendances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques du découpage local au Sénégal sous influences : inachèvement, hybridation, fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.7476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105638v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques du découpage local au Sénégal sous influences : inachèvement, hybridation, fragmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus migratoires et dynamiques sociales et politiques dans la région de Kayes au Mali : un nouveau regard pour de nouvelles tendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehara Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.1-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227405v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perec, (non)lieu à Ellis. Pour une géographie de l'errance et de l'espoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Lettres Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Récis d'Ellis Island de Georges Perec et Robert Bober au miroir contemporain, 6 (1), pp.95-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09831-7.p.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités, migrations inter-transnationales et réseaux sociaux : regards croisés empiriques et méthodologiques [éditorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnia-Sonia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Mobilités, migrations internationales et réseaux sociaux : approches inter- et transnationales, 2, en ligne [12 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.7227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02098528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants mobiles et immobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semestrale di Studi e Ricerche di Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, XXIX (2), pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01686276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La configuration culturelle territoriale d'une ville moyenne : trajectoires et tensions. Le cas d'Albi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.14750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants volontaires et migrants citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa Development / Afrique et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Numéro spécial sur la migration, XL (1), pp.119-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations d’aventures face à la fermeture des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, http://journals.openedition.org/espacepolitique/3328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de l'intercommunalité au Mali, une dynamique ascendante sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L'intercommunalité en mouvements, 59, pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise de l'Etat et territoires de la crise au Mali</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires multi-situés et circulation migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13374</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (2013/4), pp.340-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020719v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires multi-situés et circulation migratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crise de l'Etat et territoires de la crise au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawa Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (2013/4), pp.340-353</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020700v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’une politique locale de santé dans les territoires ruraux : enjeux et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, pp.50-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sds.1686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When territorial planning manages to include farming : four local examples from Midi-Pyrénées (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.79-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des projets agricoles dans la planification territoriale ? L'exemple de quatre Pays en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de l’activité agricole dans les projets de territoires périurbains : exemple de trois Pays en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 224, pp.49-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.4273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre réseaux et territoires, des mobilisations multiscalaires pour le développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kotlok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011/2, pp.265-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.6887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialités en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Les migrations subsahariennes, 1286-1287, pp.258-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.1762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État-nation africain à l’épreuve de la démocratie, entre présidentialisation et décentralisation : l’exemple du Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.1270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’une toponymie plurielle au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.1115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière « impossible » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005/2, pp.277 - 291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'activité 2024 GIS Etudes africaines en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05385255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan des activités en 2023 du GIS Études africaines en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; GIS Etudes africaines en France; UAR 2999 "Etudes aréales". 2024, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04463199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'activités pour 2022 pour le Groupement d'intérêt scientifique en Etudes africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2022, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04235918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration processes and social and political dynamics in Kayes Region, Mali: New insights into new trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehara Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRD - Institut de recherche pour le developpement; UMR LISST; Université de Picardie Jules Verne. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques spatiales des étudiants de l'albigeois. Étude pour le compte de la Communauté d'Agglomération de l'Albigeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2014, 154p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville d’Albi face à ses mobilités : pour une nouvelle politique de déplacements (Synthèse), Étude réalisée pour la Mairie d'Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2013, 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dissemination of European Administrative Divisions throughout the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thorez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping the Spatial Divisions of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-Wiley, pp.49-74, 2025, 9781789451818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faim et les moyens. Les recompositions des solidarités alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucine Endelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnia-Sonia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Qacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucine Endelstein; Guillaume Favre; Sébastien Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effets secondaires. Vivre au temps du Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'Eau, 2022, 978-2-35687-836-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie politique des territoires multisitués: l'espace local au prisme des découpages et des migrations internationales au Mali et au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Argounès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.199-207, 2022, Clefs concours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la décentralisation au Mali (1993-2016). Identités et territoires en tension dans les régions de Kayes et du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elara Bertho; Jean-Luc Martineau; Céline Pauthier; Florent Piton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du héros à la communauté. Le cheminement des identités en Afrique (XIXè-XXIè siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Presses universitaires du Midi, pp.69-96, 2019, Cahiers Afriques, 978-2-8107-0653-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralisation and Territorialisation of Migratory Resources in Mali: Towards Which Local and Transnational Governance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawe Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Lacroix; Amandine Desille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Migrations and Local Governance. A Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-110, 2018, Migration, Diasporas and Citizenship, 978-3-319-65996-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-65996-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01674665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État, décentralisation et environnement : inventaire critique d'une crise multiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Brunet-Jailly; Jacques Charme; Doulaye Konaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mali contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Tombouctou; IRD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-88, 2014, L'Afrique se raconte, 978-99952-53-10-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.21095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards géographiques sur (l)'&amp;quot;Ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Bornstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ailleurs, Le théâtre dans la cité questionne l'exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-123, 2014, 978-2-7492-3981-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.borns.2014.01.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de l'intercommunalité au Mali: des territorialités en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Charlery de la Masselière; Bénédicte Thibaud; Virginie Duvat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud, l'enjeu territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Univeristaires du Midi, pp.293-309, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Etat faible, des territoires en devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gonin, Patrick.; Kotlok, Nathalie.; Pérouse de Montclos, Marc Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tragédie malienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Vendémiaire, pp.93-111, 2013, 978-2-36358-106-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01020750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation du bus à la cohésion socio-spatiale de la Communauté d’Agglomération de l’Albigeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jalaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires. Pratiques, territoires, régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9782845165465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépassement des territoires: bâtisseurs et passeurs d'espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Vanier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires, territorialité, territorialisation. Controverses et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.167-173, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des collectivités territoriales frontalières et circulations internationales en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bussi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en recomposition. Géographie des coopérations territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.291-310, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décentralisation comme phénomène planétaire, vecteur de recompositions et de coopérations territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bussi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en recomposition. Géographie des coopérations territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.31-51, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces associatifs face aux communes rurales : recompositions spatiales, émergence des acteurs locaux et nouvelles perspectives pour le développement dans la région de Kayes (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed CHAREF et Patrick GONIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emigrés - immigrés dans le développement local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agadir (Maroc) : Editions Sud-Contact, pp.279-309, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4148,336 +4750,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études migratoires : la démarche de recherche en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (197), 164 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités, migrations internationales et réseaux sociaux : approches inter- et transnationales [dossier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnia-Sonia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.7127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01660594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dossier : L'intercommunalité en mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jebeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 165 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4487,880 +5089,373 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do social networks affect migrations? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnia-Sonia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9fj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que font les réseaux sociaux aux migrations ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnia-Sonia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9bi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926926v1</w:t>
-              </w:r>
-[...505 lines deleted...]
-                <w:t xml:space="preserve">hal-00523323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pôles d'Excellence Rurale : processus, gouvernance et plus-value dans les trajectoires de développement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Barrue-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 135 p. : annexes, graph., tabl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00463775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5370,109 +5465,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avion : le symbole de la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Niamiga, Mali. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00608106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5540,51 +5635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA803785"/>
+    <w:nsid w:val="53502F97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5771,51 +5866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0903-9724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077194594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05385255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehara Feldman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04590630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Breda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7476" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09831-7.p.0095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnia-Sonia Missaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7227" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14750" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01878746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Coulibaly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4273" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6887" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1762" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigneron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1270" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1115" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.3103" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03507613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Qacha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03672622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawe Coulibaly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319659954" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65996-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Keita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstombouctou.com/categorie-produit/essai/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.21095" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020732v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3322/ailleurs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2014.01.0105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02084024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9bi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420700v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523323v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0903-9724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077194594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dufau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Keita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04590630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Breda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehara Feldman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09831-7.p.0095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnia-Sonia Missaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7227" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14750" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01878746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Coulibaly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1686" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4273" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1762" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigneron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.3103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05385255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pennec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03507613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Qacha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03672622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawe Coulibaly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319659954" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65996-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstombouctou.com/categorie-produit/essai/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.21095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3322/ailleurs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2014.01.0105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02084024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalaudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9bi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>