--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -749,1422 +749,1998 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'activité 2024 GIS Etudes africaines en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05385255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan des activités en 2023 du GIS Études africaines en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; GIS Etudes africaines en France; UAR 2999 "Etudes aréales". 2024, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04463199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'activités pour 2022 pour le Groupement d'intérêt scientifique en Etudes africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. 2022, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04235918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration processes and social and political dynamics in Kayes Region, Mali: New insights into new trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehara Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRD - Institut de recherche pour le developpement; UMR LISST; Université de Picardie Jules Verne. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques spatiales des étudiants de l'albigeois. Étude pour le compte de la Communauté d'Agglomération de l'Albigeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2014, 154p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville d’Albi face à ses mobilités : pour une nouvelle politique de déplacements (Synthèse), Étude réalisée pour la Mairie d'Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INU Champollion. 2013, 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies africaines ordinaires</w:t>
+                <w:t xml:space="preserve">Entretiens croisés : parcours de géographes en et sur l’Afrique, avec Armelle Choplin, Fatoumata Coulibaly, Géraud Magrin et Harouna Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 89 (1), pp.9-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lig.891.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 89 (1), pp.23-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.891.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025677v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretiens croisés : parcours de géographes en et sur l’Afrique, avec Armelle Choplin, Fatoumata Coulibaly, Géraud Magrin et Harouna Mounkaila</w:t>
+                <w:t xml:space="preserve">Géographies africaines ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 89 (1), pp.23-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lig.891.0023⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 89 (1), pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.891.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025688v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation migration-développement au prisme des localités : rétrospective d’une tension continue entre politisation et dépolitisation au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Migrations et développement.Enjeux politiques, 40 (1), pp.65-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.25344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexivité et engagement : faire de la recherche sur les migrations aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Études migratoires : la démarche de recherche en questions, 2024/3 (197), pp.17-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.197.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques du découpage local au Sénégal sous influences : inachèvement, hybridation, fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (39), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.7476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus migratoires et dynamiques sociales et politiques dans la région de Kayes au Mali : un nouveau regard pour de nouvelles tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehara Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perec, (non)lieu à Ellis. Pour une géographie de l'errance et de l'espoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Lettres Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Récis d'Ellis Island de Georges Perec et Robert Bober au miroir contemporain, 6 (1), pp.95-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09831-7.p.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités, migrations inter-transnationales et réseaux sociaux : regards croisés empiriques et méthodologiques [éditorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnia-Sonia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Mobilités, migrations internationales et réseaux sociaux : approches inter- et transnationales, 2, en ligne [12 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.7227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02098528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants mobiles et immobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semestrale di Studi e Ricerche di Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, XXIX (2), pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01686276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La configuration culturelle territoriale d'une ville moyenne : trajectoires et tensions. Le cas d'Albi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.14750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants volontaires et migrants citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa Development / Afrique et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Numéro spécial sur la migration, XL (1), pp.119-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations d’aventures face à la fermeture des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, http://journals.openedition.org/espacepolitique/3328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de l'intercommunalité au Mali, une dynamique ascendante sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L'intercommunalité en mouvements, 59, pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires multi-situés et circulation migratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crise de l'Etat et territoires de la crise au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawa Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (2013/4), pp.340-353</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020700v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise de l'Etat et territoires de la crise au Mali</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires multi-situés et circulation migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13374</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (2013/4), pp.340-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020719v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence d’une politique locale de santé dans les territoires ruraux : enjeux et limites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des projets agricoles dans la planification territoriale ? L'exemple de quatre Pays en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.79-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083908v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When territorial planning manages to include farming : four local examples from Midi-Pyrénées (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2183,187 +2759,183 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.79-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/soe.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des projets agricoles dans la planification territoriale ? L'exemple de quatre Pays en Midi-Pyrénées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+                <w:t xml:space="preserve">L’émergence d’une politique locale de santé dans les territoires ruraux : enjeux et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.50-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.1686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642887v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de l’activité agricole dans les projets de territoires périurbains : exemple de trois Pays en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2382,1090 +2954,518 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 224, pp.49-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.4273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre réseaux et territoires, des mobilisations multiscalaires pour le développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kotlok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011/2, pp.265-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.6887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialités en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Les migrations subsahariennes, 1286-1287, pp.258-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.1762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État-nation africain à l’épreuve de la démocratie, entre présidentialisation et décentralisation : l’exemple du Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.1270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’une toponymie plurielle au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.1115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière « impossible » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005/2, pp.277 - 291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898367v1</w:t>
-              </w:r>
-[...570 lines deleted...]
-                <w:t xml:space="preserve">hal-04855457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucine Endelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnia-Sonia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Qacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4764,90 +4764,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études migratoires : la démarche de recherche en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (197), 164 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4872,77 +4872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités, migrations internationales et réseaux sociaux : approches inter- et transnationales [dossier]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnia-Sonia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5103,77 +5103,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do social networks affect migrations? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnia-Sonia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9fj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5200,77 +5200,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que font les réseaux sociaux aux migrations ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnia-Sonia Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9bi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5635,51 +5635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53502F97"/>
+    <w:nsid w:val="BBE3E562"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5866,51 +5866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0903-9724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077194594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dufau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Keita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04590630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Breda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehara Feldman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09831-7.p.0095" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnia-Sonia Missaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7227" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14750" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01878746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Coulibaly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1686" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4273" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1762" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigneron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.3103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05385255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pennec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03507613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Qacha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03672622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawe Coulibaly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319659954" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65996-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstombouctou.com/categorie-produit/essai/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.21095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3322/ailleurs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2014.01.0105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02084024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalaudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9bi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0903-9724" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077194594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dufau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Keita" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05385255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pennec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04463199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehara Feldman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.891.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04590630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.25344" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Breda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Miranda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.197.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7476" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09831-7.p.0095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnia-Sonia Missaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7227" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14750" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01878746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Coulibaly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.138" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1686" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4273" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083915v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kotlok" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6887" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.1762" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigneron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.1115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.3103" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03507613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Qacha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03672622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03227447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawe Coulibaly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319659954" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65996-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionstombouctou.com/categorie-produit/essai/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.21095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01020732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3322/ailleurs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.borns.2014.01.0105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02084024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalaudin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9bi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00608106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>