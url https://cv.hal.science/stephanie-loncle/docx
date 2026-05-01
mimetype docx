--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -223,1001 +223,923 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Théâtre et libéralisme »</w:t>
+                <w:t xml:space="preserve">Théâtre et libéralisme&amp;quot;. Une enquête historico-économico-esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 423 (3), pp.101-111. </w:t>
+              <w:t xml:space="preserve">, 2025, Le monde selon Trump, Musk.., 3 (423), pp.101-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lp.423.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journal article ‘Theatre and liberalism’, a historical-economic-aesthetic investigation</w:t>
+                <w:t xml:space="preserve">Grands bourgeois, grands mécènes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 423 (3), pp.101-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lp.423.0101⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 1 (409), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lp.409.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546089v1</w:t>
+                <w:t xml:space="preserve">hal-04124978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grands bourgeois, grands mécènes ?</w:t>
+                <w:t xml:space="preserve">Les débuts au théâtre et dans les dictionnaires. Une pratique spectaculaire et élective à l’épreuve de l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pensée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, DICTHEA : Dictionnaires et Encyclopédies de théâtre des 18e et 19e siècles, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lp.409.0021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04124978v1</w:t>
+                <w:t xml:space="preserve">hal-04411771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débuts au théâtre et dans les dictionnaires. Une pratique spectaculaire et élective à l’épreuve de l’écriture</w:t>
+                <w:t xml:space="preserve">Loisir&amp;quot; et &amp;quot;Loisir Information&amp;quot; (1963-1989) : la revue du Théâtre-Maison de la Culture de Caen, puis de la Comédie Caen, Centre dramatique national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Décentralisation théâtrale en revues, hors-série 2021, pp.139-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12008-7.p.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411771v1</w:t>
+                <w:t xml:space="preserve">hal-04124987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loisir&amp;quot; et &amp;quot;Loisir Information&amp;quot; (1963-1989) : la revue du Théâtre-Maison de la Culture de Caen, puis de la Comédie Caen, Centre dramatique national</w:t>
+                <w:t xml:space="preserve">Le théâtre, une entreprise commerciale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les Commerces du théâtre, 276, p. 15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12008-7.p.0139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04124987v1</w:t>
+                <w:t xml:space="preserve">hal-01782451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre, une entreprise commerciale ?</w:t>
+                <w:t xml:space="preserve">L'entreprise théâtrale : une institution libérale ? La querelle entre le Théâtre du Gymnase et le Théâtre-Français (1847)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Les Commerces du théâtre, 276, p. 15-24</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Théâtres institutionnels. Querelles, enjeux de pouvoir et production de valeurs, 261, p. 107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782451v1</w:t>
+                <w:t xml:space="preserve">halshs-01516324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise théâtrale : une institution libérale ? La querelle entre le Théâtre du Gymnase et le Théâtre-Français (1847)</w:t>
+                <w:t xml:space="preserve">Jouer et voir jouer Shakespeare à Paris au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Les Théâtres institutionnels. Querelles, enjeux de pouvoir et production de valeurs, 261, p. 107-118</w:t>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de la Comédie-Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Shakespeare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01516324v1</w:t>
+                <w:t xml:space="preserve">halshs-01516320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer et voir jouer Shakespeare à Paris au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Histoire du théâtre, histoires des théâtres. Réflexion sur l’écriture de l’histoire des théâtres parisiens du XIXe siècle à nos jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouveaux Cahiers de la Comédie-Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Shakespeare</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01516320v1</w:t>
+                <w:t xml:space="preserve">hal-01520343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire du théâtre, histoires des théâtres. Réflexion sur l’écriture de l’histoire des théâtres parisiens du XIXe siècle à nos jours.</w:t>
+                <w:t xml:space="preserve">Réflexion sur l'écriture de l'histoire des théâtres parisiens à partir des mono­graphies du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, n°1, p. 40-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520343v1</w:t>
+                <w:t xml:space="preserve">hal-00910151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur l'écriture de l'histoire des théâtres parisiens à partir des mono­graphies du XIXe siècle</w:t>
+                <w:t xml:space="preserve">La restauration néolibérale a une histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, n°1, p. 40-46</w:t>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°207, p. 5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910151v1</w:t>
+                <w:t xml:space="preserve">hal-00801149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration néolibérale a une histoire</w:t>
+                <w:t xml:space="preserve">Nous avons voulu chanter tout l’été, dansons maintenant : reconvertissons-nous !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n°207, p. 5-7</w:t>
+              <w:t xml:space="preserve">, 2013, n°207, p. 31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801149v1</w:t>
+                <w:t xml:space="preserve">hal-01228380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemme libéral : que faire du &amp;quot;siècle de Louis XIV&amp;quot; lorsque l'on prône la liberté théâtrale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Échos du Grand Siècle (1638-2011), 76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1227,98 +1149,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas, spectateur des Mousquetaires. Effets de présence et récit d'une absence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectateurs : raconter le spectacle, modéliser l'expérience (XVIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LASLAR, Mar 2015, Caen, France. p. 135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1328,279 +1250,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour prolonger &amp;quot;les plaisirs de l'hétérogénéité&amp;quot;. Dialogue sur le théâtre en France et Allemagne (XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jobez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karsenti Tiphaine; Neveux Olivier; Triau Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éloge du désordre. Penser le théâtre avec Christian Biet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 605, Classiques Garnier, pp.271-280, 2024, (Rencontres), 978-2-406-15809-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15810-3.p.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Emplis tes yeux ! »Lire &amp;quot;Filles de France&amp;quot; et devenir une spectatrice heureuse et militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Lochert; Marie Bouhaïk-Gironès; Céline Candiard; Fabien Cavaillé; Jeanne-Marie Hostiou; Mélanie Traversier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectatrices ! De l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.355-374, 2022, 978-2-271-13584-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cnrs.loche.2022.01.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimité et illégitimité de la richesse des vedettes au XIXe siècle et en d'autres temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin. </w:t>
+              <w:t xml:space="preserve">Florence Filippi; Sara Harvey; Sophie Marchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sacre de l'acteur. Émergence du vedettariat théâtral de Molière à Sarah Bernhardt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Armand Colin, pp.177-188, 2017, (U Lettres), 978-2-200-61552-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.filip.2017.01.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2729,51 +2660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.423.0101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.409.0021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7.p.0139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Simeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jobez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3.p.0271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revolution-francaise-et-le-monde-d-aujourd-hui-mythologies-contemporaines-l-humanite-et-le-souffle-de-la-revolution-francaise.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2558-5.p.0151" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vargas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goodman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07442-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sicotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coadou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.423.0101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124978v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.409.0021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124987v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7.p.0139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Simeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jobez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3.p.0271" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.loche.2022.01.0355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.filip.2017.01.0177" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ritz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-revolution-francaise-et-le-monde-d-aujourd-hui-mythologies-contemporaines-l-humanite-et-le-souffle-de-la-revolution-francaise.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2558-5.p.0151" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411644v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vargas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goodman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07442-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sicotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coadou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>