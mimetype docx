--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -66,452 +66,566 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le poète et le joueur de quilles. Enquête sur la construction de la valeur de la poésie (XIVe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lionetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2023, 979-10-240-1759-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poète et le joueur de quilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lionetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2023, 979-10-240-1759-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Muse légère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2023, 978-2-406-14600-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14602-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laure Michel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chénier. Poésies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gallet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2023, 979-10-240-1759-4</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wionet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, pp.7-116, 2017, 978-2-35030-475-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Atlande, pp.7-116, 2017, 978-2-35030-475-5</w:t>
+                <w:t xml:space="preserve">hal-03395387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons d’amour des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2011, 978-2-8124-0295-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 2011, 978-2-8124-0295-1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Art d’aimer&amp;quot; au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century, 2007, 978-0-7294-0917-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -521,1224 +635,1224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Manier tous les crayons » : du tissage générique dans les héroïdes des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Réceptions plurielles des Héroïdes d’Ovide</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un héritage flottant : l’élégie selon Marceline Desbordes-Valmore »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marceline Desbordes-Valmore poète, pp.21-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chénier, poète léger ? Osmose générique et filiation inclusive chez André Chénier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Roucher-André Chénier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, André Chénier : entre tradition et subversion des modèles, 37, pp.33-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la bergerie à la boucherie : le bestiaire de Chénier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les paradoxes d’un poète : Piron et la postérité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.235-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Piron ou l’apothéose du poète qui ne fut rien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumen : Selected Proceedings from the Canadian Society for Eighteenth-Century Studies Lumen / Travaux choisis de la Société canadienne d'étude du dix-huitième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Musa levis gloria magna : la recusatio chez les poètes élégiaques des Lumières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tangence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Plaintes, pleurs et plaisirs : la poésie élégiaque aux siècles classiques, 109, pp.41-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Figures et figuration d’Anacréon galant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La galanterie des anciens, 77, pp.83-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hériter en soi aux XVIIe et XVIIIe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Penser l’héritage à l’âge classique, 75, p. 5-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sapho, le génie au féminin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 303, pp.171-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pseudonymes et sobriquets antiques : stratégies de la reconnaissance littéraire chez les poètes et auteurs érotiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.61-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les almanachs d’amour au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumen : Selected Proceedings from the Canadian Society for Eighteenth-Century Studies Lumen / Travaux choisis de la Société canadienne d'étude du dix-huitième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.69-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1012038ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1012038ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03386377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la grammaire des plaisirs à la rhétorique des corps : métamorphoses licencieuses de l’art d’aimer et de l’art poétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula / Les colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un modèle encombrant : l’érotisme inquiet des Lumières et les Remèdes à l’amour d’Ovide »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumen : Selected Proceedings from the Canadian Society for Eighteenth-Century Studies Lumen / Travaux choisis de la Société canadienne d'étude du dix-huitième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, pp.79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un ABC libertin des Lumières : le Dictionnaire d’amour de Dreux du Radier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38, pp.337-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hercule ou le héros foutromane : l’héroïsme amoureux au tournant du XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, L'imaginaire du héros, 2, pp.63-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Figurae veneris. Usage de la posture dans les traductions de L’Art d’aimer d'Ovide au XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 30, pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1748,581 +1862,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manier tous les crayons&amp;quot; : du tissage générique dans les héroïdes des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réceptions plurielles des Héroïdes d’Ovide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Debrosse et I. Jouteur, May 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la chimère à l’aventure : Les Fausses confidences de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de formation pour les professeurs de lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;Le goût polit vos mœurs aimables&amp;quot; : Saint-Lambert et l’éthique des poètes au siècle des Lumières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique(s) des Lumières - Ethic(s) of/in the Enlghtenment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Canadienne d'Etude du XVIIIe Siècle, Oct 2019, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Poète et citoyen : André Chénier et la &amp;quot;Muse des cités&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le poète et la cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Génetiot, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chénier, poète léger ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Autour d’André Chénier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Gil, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les poèmes de prison d’André Chénier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en Prison au XVIIIe siècle (1690-1800)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Hersant, Feb 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le désastre et la bagatelle : l’expérience de la circonstance dans la poésie légère des Lumières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique historique de la poésie de circonstance (16e-21e siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Peureux et A. Vaillant, Nov 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Amour dévoilé : théorie de la sympathie amoureuse dans l’imaginaire érotique des Lumières »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société internationale d'étude du dix-huitième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2332,666 +2446,666 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La métamorphose érotique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Berchtold et P. Frantz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Atelier des idées. Pour Michel Delon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPS, pp.379-402, 2017, 979-10-231-0570-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La mise en scène du mystère érotique dans la poésie des Lumières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtralité de la scène érotique du XVIIIe siècle à nos jours dans la littérature, les arts du spectacle et de l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. universitaires de Dijon, pp.29-41, 2013, 978-2-36441-059-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le détour anacréontique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Leborgne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiation, modèles et transmission dans la littérature européenne : 1740-1850</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-86, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une filiation paradoxale : l’Anacréon des Lumières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-P. Martin et C. Nédelec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire, trahir, travestir. Études sur la réception de l’antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-63, 2012, 978-2-84832-144-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éros viator : le Grand Tour amoureux des Lumières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Livre du monde et le monde des livres. Mélanges en l’honneur de François Moureau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.945-961, 2012, 978-2-84050-877-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Translation and imitation of classical elegy in the French eighteenth century »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Thorsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Companion to Latin Love Elegy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.320-335, 2012, 9780521765367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...214 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique de l'effet dans les &amp;quot;Salons&amp;quot; de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les "Salons" de Diderot. Théorie et écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPS, pp.61-72, 2007, 978-2-84050-557-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le roman libertin et la tentation du système »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Roman libertin et le roman érotique. Actes du Colloque international de Chaudfontaine des 9,10 et 11 septembre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céfal, pp.23-36, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’art d’aimer inachevable d’André Chénier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures d’André Chénier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.161-172, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3001,125 +3115,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’héritage à l’âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Reguig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 75, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3266,51 +3380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loub&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14602-5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386368v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012038ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04846942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loub&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14602-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369880v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Reguig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012038ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395421v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>